--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Chevrel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur IMT ATLANTIQUE, membre de l'équipe CODEx du LS2N</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7103-7463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076544109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Models for Simulation of Cable-Driven Parallel Robots with Elasticity and Sagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209 (July 2025), pp.105972. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.105972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building thermal control: Hierarchical design from limited data using gray-box or black-box internal models for model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.112936. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-physics models to neural network for predictive control synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clément Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (3), pp.1394-1411. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A position-dependent acoustic model relevant for some active noise control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (23-24), pp.5500-5510. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463221136902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time motion planning for an autonomous mobile robot with wheelground adhesion constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuchun Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Abdessamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2023.2186188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-flow optimization of a greenhouse system: A hierarchical control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clement Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.121840. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparison of Two Advanced Core Control Systems for Flexible Operation of Pressurized Water Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.105170. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving with a Haptic Guidance System in Degraded Visibility Conditions: Behavioral Analysis and Identification of a Two-Point Steering Control Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.1413-1429. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vehicles4040074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle avoidance in highly automated cars: can progressive haptic shared control make it safer and smoother?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (4), pp.547-556. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2022.3155370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four MPC implementations compared on the Quadruple Tank Process Benchmark: pros and cons of neural MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clément Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IFAC-PapersOnLine, 55 (16), pp.344-349. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact noise cancellation for 1D-acoustic propagation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResNet and PolyNet based identification and (MPC) control of dynamical systems: a promising way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clement Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.3196920. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3196920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realizations of Networked Estimators: A Descriptor Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongyao Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.156394-156407. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3019055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider model identification: neural networks and quasi-LPV models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1259-1264. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-its.2020.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and control of multi-energy systems through multi-prosumer node and economic model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clément Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118 (105778), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic LQ control under asymptotic tracking for discrete systems over multiple lossy channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongyao Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (18), pp.3107-3116. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.6234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to Standard Nuclear Core Control using a Multi-Objective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Static Output Feedback for Constrained Direct Tilt Control of Narrow Tilting Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.661-670. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2018.2882345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible design methodology to solve energy management problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.220-232. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust active noise control in a car cabin: evaluation of achievable performances with a feedback control scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.172-182. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled static output feedback control for saturated LPV systems with bounded parameter variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.420-424. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating achievable performances for robust broadband active noise control in an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.426-433. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2769020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling human control of steering for the design of advanced driver assistance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.292-302. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Matrix Sign Function/DFT Inversion Method for Solving Parameterdependent Riccati Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 352 (12), pp.5611-5626. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Steering Tilt Robust Control of Narrow Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), pp.1206-1215. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2295684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative performance control with output regulation for continuous-time descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 350 (5), pp.1189-1205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-user remote academic laboratory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquimedes Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stifen Panche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Grisales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 62,, pp.Pages 111-122. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Evaluation Protocol for Monitoring the Usage Modalities in Automatic Control Laboratory: Real vs. Remote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquímedes Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared steering control between a driver and an automation: stability in the presence of driver behaviour uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.974-983. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2248363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulating a Narrow Tilting Car Using Robotics Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Maakaroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume:PP (Issue: 99), 13 pp. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2293125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle latéral partagé d'un véhicule automobile - Conception à base d'un modèle cybernétique du conducteur et d'une commande H2 anticipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4-5), pp.535-557. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.46.535-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended H2 Controller Synthesis for Continuous Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (6), pp.1559-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf Control with Unstable and Nonproper Weights for Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (5), pp.991-994. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2012.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State feedback H2 optimal controllers under regulation constraints for descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (10), pp.5761-5770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity-based Pole and Input-Output Errors of Linear Filters as Indicators of the Implementation Deterioration in Fixed-Point Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, special issue on Quantization of VLSI Digital Signal Processing Systems, pp.893760. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/893760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Hinf control for continuous-time descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of extended stabilizing controllers for continuous-time descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 348 (9), pp.2633-2646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised modal realisation as a practical and efficient tool for FWL implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), pp.66-77. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2010.540714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilated LMI Characterizations for Linear Time-Invariant Singular Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83, pp.2276-2284. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2010.514947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Wordlength Controller Realizations using the Specialized Implicit Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (2), pp.330-346. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170903160747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation des schemas de commande a retards distribues : Predicteur de Smith generalise versus predicteur d'etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berriri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VOL 44/9-10 - 2010 - pp.1019-1045, http://jesa.e-revues.com/article.jsp?articleId=15882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new H2 gain scheduling controller for rational LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.621-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two degrees of freedom gain scheduled controller design methodology for a multi-motors web transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.609-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of automotive powertrain oscillations by a partial torque compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (7), pp.874-883. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4282533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low parametric sensitivity realization design for FWL implementation of mimo controllers: theory and application to the active control of vehicle longitudinal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography &amp; Statistics, Special Issue on Control Applications of Optimisation : applications of optimal control, robust control and stabilization, applications in industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Framework for Finite Wordlength Realizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (8), pp.1765-1774. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2007.902408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage actif et méthode Hinf : synthèse Hinf LPV d'un filtre paramétré par la fréquence du réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Doeuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internatinale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (5/6), pp.641-674. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.7.641-674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage actif et méthodes H∞. Synthèse H∞ LPV d'un filtre actif paramétré par la fréquence du réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Doeuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 7, pp.641-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insensitive H2 Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1283-1297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An H-infinity-based control design methodology dedicated to the active control of vehicle longitudinal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.948 - 956. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2003.815552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation sélective des courants harmoniques à l'aide d'un filtre actif parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, VOL 6 (3-4-2003), pp.457-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un observateur Hinfini LPV pour la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APII-Jesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (5), pp.641-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction in Motion Systems: A Systematic Approach to LuGre Model Identification, from Experimental Design to Parameter Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Urquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Applications of Optimisation (CAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Dec 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Model Predictive Control for Building Thermal Management : A mixed model-based and data-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Data-enabled Predictive Control for Building Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Applications of Optimisation (CAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Dec 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction in Motion Systems: A Systematic Approach to LuGre Model Identification, from Experimental Design to Parameter Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Urquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Control Applications of Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Oriented Neural Network Model Learning : L2-Disturbance Attenuation Via an Approximate Input-Output Linearizable Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2024: 28th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and validation of simultaneous state and parameter moving horizon estimation of a pressurized water reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Neural Network and Linear Models in Economic MPC: Insights from BOPTEST for Building Temperature Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCA, Jun 2024, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control of Cable-Driven Parallel Robot with Cable Sagging: an Assumed Mode Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieffry Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claveau Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on System Theory, Control and Computing (ICSTCC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving horizon estimation of xenon in pressurized water nuclear reactors using variable-step integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2023: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, euca, Jun 2023, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pilotage industriel d'une piscine publique grâce à la modélisation dirigée par les données : proposition d'un jeu de données applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA@PFIA2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; ICube-laboratoire des sciences de l'ingénieur, de l'informatique et de l'imagerie, Jul 2023, Strasbourg, France. pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating data of a specific Aquatic Center as a Benchmark for dynamic model learning: search for a valid prediction model over an 8-hour horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2023: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCA, Jun 2023, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Linear-Nonlinear ARX Model for reliable Multi-Step Prediction: application to SwPool Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-based Dynamic Model for Cable-Driven Parallel Robots with Elasticity and Sagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023: 6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Control-Oriented Descriptor Neural-State-Space Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sixth edition of the Workshop on Nonlinear System Identification Benchmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Leuven (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2/Hinf robust lateral control of an off-road two-steering-axle vehicle on slippery sloping soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rancinangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2022: 10th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kyoto, Japan. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable lateral control of an off-road vehicle operating on sloping grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rancinangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control-Oriented Neural State-Space Models for State-Feedback Linearization and Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC'2022: 10th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Flexibility of PWRs (Mode A) Using an Efficient NMPC-Based Boration/Dilution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2021: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.1092-1098, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable lateral control of a two-steering axles off-road vehicle, operating on sloping grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rancinangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième journées virtuelles de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Model Validation through Interaction with Varying Levels of Haptic Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider model identification using dynamic neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, BERLIN, Germany. pp.15346-15352, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Driver Model to Clarify Cooperation Between Drivers and Haptic Guidance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic H2 /H∞ haptic shared control synthesis for cars, parameterized by sharing level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Robust Static Output Feedback H2 Design Approaches for Car Lateral Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.716723, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Motion Generation for Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuchun Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 : The 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory and Compensatory e-Assistance for Haptic Shared Control of the Steering Wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, France. pp.724-731, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Motion Generation for Mobile Robot with Non-Skidding Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuchun Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Mechatronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Ilmenau, Germany. pp.628-633, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMECH.2019.8722896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Identification of Driver Model Parameters via the Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Lateral Control of Cars : Towards a Reduction of Pessimism and an Easy Trade-Off Between Performance, Comfort and Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Kvieska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2019 : 9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle dynamique des systèmes ou produits industriels : une intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’Intelligence Artificielle au cœur des mutations industrielles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Control Based on an Ecological Feedforward and a Driver Model Based Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.385-392, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact noise estimation and cancellation for 1D-acoustic propagation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Outils pour l’analyse et la synthèse de systèmes de dimension infinie, OSYDI du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrale Nantes, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver model parameter identification to estimate driver adaptation over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output regulation of multi-input systems under packet dropout with application to trajectory tracking of two cooperative robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongyao Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.441, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multi-Objective and Multi-Scenarios Control Synthesis Methodology for Designing a Car Lane Centering Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametrized reduced order model of 1D acoustic propagation system for robust spatial multi-point active noise attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating in-vehicle distraction through a driver model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’interaction pilote/moto lors de la prise de virage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une assistance anticipatrice et compensatrice pour la commande haptique partagée de la direction d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Nuclear Core Control Performing Hot and Cold Leg Temperature Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective H2/H∞ Gain-Scheduled Nuclear Core Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FxLMS versus H∞ Control for Broadband Acoustic Noise Attenuation in a Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional Acoustic Propagation Model and Spatial Multi-Point Active Noise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017 : IEEE 56th Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a driver model sensitivity to various types of distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust feedback control design for broadband noise attenuation in a car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2768-2775, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Synthesis Framework for ADAS Control Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effective Use of Vehicle Sensors for Automatic Lane Keeping via LPV Static Output Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tu Tran Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 : 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A psychophysiology-based driver model for the design of driving assistance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Neuroergonomics Conference: "The brain at work and in everyday life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf Multi-objective and Multi-model MIMO control design for Broadband noise attenuation in an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCA; IFAC; CSS, Jun 2016, Aalborg, Denmark. pp.643-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Layer LPV Based Control Strategy for Input and State Constrained Problem: Application to Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.WeC10.2, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Driver Distraction Using the Prediction Error of a Cybernetic Driver Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Driving Simulation Conference and Exhibition, DSC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tübingen, Germany. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Active Noise Control Design through Nonsmooth Hinfinity Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Linear Parameter Varying Driver Model for the Detection of Distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Sign Function Based Solution of Parameter Dependent Sylvester Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Multi-Consumers Multi-Sources System: A Practical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.N°2446, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Rational Matrix Approximation of the Parameter-Dependent Riccati Equation Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, Cape Town, South Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, South Africa. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear control of a Narrow Tilting Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.2488 - 2494, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2014.6974300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of networked control algorithms using descriptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th I.E.E.E. International Conference on System Theory, Control and Computing, I.C.S.T.C.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sinaia, Romania. paper ID : 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle longitudinal d'une remorque electrique : demonstrateur et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile, JAA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pres_15-10-13_17h00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generically Well-Posed H2 Control Problem for a One Shot Feedforward and Feedback Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sinaia, Romania. pp. 201-206, ID16, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2013.6688960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Lyapunov Equation Approach for Robust H2 Analysis and Structured H2 Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on System Structure and Control Part of 2013 IFAC Joint Conference SSSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. pp.660-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Multivariable STC/DTC pour la Stabilité Latérale de Véhicules Etroits et Inclinables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.WePM2T7.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle latéral partagé d'un véhicule automobile : conception à base d'un modèle cybernétique du conducteur et d'une commande H2 anticipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GTAA (Groupe de Travail Automatique et Automobile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif des accélérations latérales perçues d'un véhicule automobile étroit et inclinable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe de Travail Automatique et Automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based Robustness of Linear Parametrized Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'12 - 15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Novosibirsk, Russia. pp.cf. CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a two DOF gain scheduled frequency shaped LQ controller for Narrow Tilting Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.Proceedings of the American Control Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisations optimales pour l’implantation de systèmes LTI paramétrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Conférence Internationale Francophone d’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Sign Function Framework for Robust Stability Analysis and Parameter-dependent Lyapunov and Riccati Equalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, United States. pp.3490-3495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the visual and motor control of steering with an eye to shared-control automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics Society 55th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.1422-1426, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1071181311551296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of a Two wheeled vehicle with suspensions by using Robotic Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Maakaroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like cybernetic driver model for lane keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.TuAT1.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lateral Control Strategy for Narrow Tilting Commuter Vehicle Based on the Perceived Lateral Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.TuC19.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two Level Strategy for Combustion Engine Starter Robust Control in the Context of a Hybrid Power train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Poil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier-Calvairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, MILAN, Italy. pp.MoC19.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Control Scheme Based on Prediction and Preview: an application to the Cruise Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Ben Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Multi-conference on Systems and Control, Yokohama, Japan, September 8-10, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Stabilizing Controllers for Continuous-Time Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.726-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and Sufficient Condition for Generalized Estimation/Control Forms of Continuous Descriptor Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended LMI Characterizations and Multiobjective Synthesis for Discrete Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dissipativity of Continuous-Time Singular Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.839-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du conducteur pour le contrôle de la trajectoire d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, NANCY, France. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized H2-preview control and its application to car lateral steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Time Delay Systems 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Praha, Czech Republic. pp.LS 796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande hierarchisee du groupe motopropulseur d'un vehicule automobile: une conception generique diesel/essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel. Ben Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel. Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Automatique et Automobile (GDR MACS-GTAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Amiens, France. pp.211-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Model of a Narrow Tilting CAR using Robotics formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Maakaroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Miedzyzdroje, Poland. paper 9011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended H2 Output Feedback Control for Continuous Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.6016-6021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle longitudinal hiérarchisé d'un véhicule automobile : application au cas d'une motorisation essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Ben Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical strategy of an efficient and simple FWL implementation of LTI filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Control Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.1383-1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human-centred Approach of Steering Control Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IAVSD Symposium on Dynamics of Vehicles on Roads and Tracks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stockholm, Sweden. 12 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensorimotor Driver Model for Steering Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, TX, United States. pp.2462--2467, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2009.5346350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et optimisation d'un voilier hybride par une modélisation par la puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of an hybrid Sailboat by a power modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electric Ship Technologies Symposium, ESTS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured LFT Representation of Digital LTI Filters/Controllers Implementation as a Graphic Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.2198-2203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power modeling for the optimization of a marine hybrid propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition on Ecological Vehicles and Renewable Energies, EVER 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Monte-Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multivariable Centralized Controller Design Methodology for a Steer-by-Wire System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 Gain Scheduled Observer-Based Controllers for Rational LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Finite-precision Implementations of Linear Parameter Varying Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Whidborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varying sampling predictive control for time delay systems: application to automotive powertrain control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain scheduled state feedback design for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of automotive powertrain oscillations by a partial torque compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4282533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state-predictor based solution to the standard H2 delayed control problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUTORIEL : LA COMMANDE LPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MACS, journées du GT MOSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXTENDED STATE-FEEDBACK H2 CONTROLLER FOR DESCRIPTOR SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Symposium on System, Structure and Control (SSSC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle driveability improvement by prediction and compensation of the shaft torque: a state-space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New LMI-based conditions for stability, Hinfinity performance analysis and state-feedback control of rational LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Parametric Closed-Loop Sensitivity Realizations using Fixed-Point and Floating-Point Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning in an International Context: A Case Study on Vehicle Lateral Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Miller-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Sensitivity Stability Related Measure of FWL Realization with the Implicit State-Space Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. pp.399-404, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060705-3-FR-2907.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LMI based method for H2/H infini contol under sparsity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex method for the parametric insensitive H2 control problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear parameter variant Hinf controller design for a permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two degrees of freedom H2 controller design methodology for multi-motors web handling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Low Parametric Sensitivity FWL Realizations of LTI Controllers/Filters within the Implicit State-Space Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential design methodology for large-scale LBT systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit state-space representation : a unifying framework for FWL implementation of LTI systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order Gain Scheduled H-infinity Control Design for Lateral Driving Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control Applications (CCA 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured H2 Controller Synthesis via a dilated LMI Based Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of some H2-based control design methodologies for multilevel large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Large Scale Systems : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Osaka, Japan. pp.451-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical simplification of MIMO linear models from elementary components manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC'04: 2nd IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Oaxaca, Mexico. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)30485-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized control for winding systems: which incidence on reachable performances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rhodes, Greece. pp.T7-099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct versus Indirect Observer-based Hinfinity control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse H&amp;lt;sub&amp;gt;∞&amp;lt;/sub&amp;gt; par retour d'état estimé : approches directe et indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution to the insensitive H2 Problem and its application to automotive control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ILMI approach to structure-constrained LTI controller design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'01 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf. control and mu-analysis for active control of vehicule longitudinal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator and sensor placement using convex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'01 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a solution to the insensitive H2 control problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. de Larminat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'01 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control analysis tools for active attenuation of vehicule longitudinal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2001.973969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On insensitive H2 control problem complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC'01 American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hinfinity-based control design methodology dedicated to active control of vehicle longitudinal oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th IEEE Conference on Decision and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2001.980079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear parameter varying controller design for active power filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference Control Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un régulateur pour un système à retard et période d'échantillonnage variable : application au domaine automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mayllard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la complexité du problème de commande H2 désensibilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. de Larminat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimentation of a linear parameter varying observer for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference Control Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and analysis of robust flux observers for induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC R.O.C.O.N.D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear parameter varying flux observer : design and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Doeuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2000.880467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LMI-based observer for induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Souleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'99, 5th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 speed estimation from position measurement for speed or position control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active control of future vehicles drivelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mayllard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 38th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Phoenix, Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1999.827938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new appropriate pole placement strategy to actively control the longitudinal oscillations of modern vehicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'99, 5th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification for Control Based on Neural Networks: Approximately Linearizable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Systems Theory in Data and Optimization University of Stuttgart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A psychophysiology-based driver model for the design of driving assistance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ayaz; F. Dehais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics: The brain at work and in everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of the State Approach Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Larminat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.55, 2013, Wiley-ISTE, 978-1-118-61385-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Larminat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, chapt 3, 2013, Wiley-ISTE, 978-1-118-61385-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control with Preview for Lateral Steering of a Passenger Car: design and test on a driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rifat Sipahi,Tomáš Vyhlídal, Silviu-Iulian Niculescu, Pierdomenico Pepe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Delay Systems: Methods, Applications and New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.173-185, 2012, Lecture Notes in Control and Information Sciences, 978-3-642-25220-4. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25221-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Larminat, Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 : "systèmes à temps discrets", Hermès, pp.27, 2002, Traité IC2,série Systèmes automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des systèmes linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Larminat, Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Commande des systèmes linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 : "Méthodologie de la commande par approche d'état", Hermès, pp.55, 2002, Traité IC2, série Systèmes automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'un réacteur nucléaire, réacteur nucléaire et procédé de calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2025149525A1. 2025, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et ensemble de pilotage d’un réacteur nucléaire, réacteur nucléaire équipé d’un tel ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022219117. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for implementing a closed loop of an advanced driving aid device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Kvieska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019238418. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Regulating operating parameters of a nuclear reactor and corresponding nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2019/149907. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d’un niveau d’attention d’un conducteur d’un véhicule automobile et méthode de stimulation de l’attention d’un conducteur d’un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017029444 (A1). PACCE / Commande / SIMS; BRE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d'un niveau d'attention d'un conducteur d'un véhicule automobile et méthode de stimulation de l'attention d'un conducteur d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3040231 / WO2017029443. BRE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détection d'un changement de comportement de conducteur d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3032919 / WO2016/132032. COMMANDE_HCERES2020; PACCE_HCERES2020; SIMS_HCERES2020. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de pilotage d'orientation d'une remorque en marche arrière et ensemble roulant comprenant un véhicule, une remorque, et un tel système de pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3029130. COMMANDE_HCERES2020; DI/14-013. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engin roulant apte à être tracté par des moyens tracteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012095615. 2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche modulaire de la gestion des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde sur les « Systèmes d’aide à la conduite »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système actif d’atténuation du bruit dans un habitacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’état du conducteur pour la détection de distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Active Noise Control Design through Nonsmooth Hinf Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybernetic Driver Models for Steering and Speed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle conducteur en situation de contrôle latéral de son véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande par retour d etat H2/LQ : Application au controle lateral d un vehicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en couple du dispositif d inclinaison de la Lumeneo Smera: analyse et tests de la version 1 en vue de son amelioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme rho-modale : pour une implementation simple et efficace de filtres/regulateurs LTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilote automatique robuste de l'inclinaison d'un vehicule urbain innovant: conception et tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.1-34 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemes LPV rationnels et realisations implicites affines: analyse et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methode d'estimation des jeux dans une chaine de transmission automobile afin de limiter les chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUTORIEL sur les approches LPV en commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimateur de couple transmissible pour le controle d'un groupe Moto-propulseur avec embrayage pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colledani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de coordination moteur-embrayage sur un Groupe Moto-propulseur a boite de vitesse pilotee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colledani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionneur Souple Hautes Précision Et Cadence (Prototype : Positionneur HPC 1 & 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des vibrations longitudinales d'un véhicule automobile par compensation partielle de couple de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de regulation des vibrations longitudinales d'un vehicule automobile par compensation partielle du couple de charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de calcul et de discrétisation d'une loi de commande pour la prise en compte du retard par anticipation variable appliquée à la commande d'un moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation en précision finie : modélisation et recherche de réalisations optimales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description macroscopique unifiée de l'implémentation de régulateurs et filtres linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation des lois de contrôle commande dans les calculateurs série PSA : état des lieux et analyse des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisation convexe pour la conception et l'analyse des lois de commande : formulation LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et commande du Dispositif d'Isolation Vibratoire Actif D.I.V.A.3D:partie II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de lois de commande multi-actionnée pour le système ADIN.Réference PSA:TEI/GMP/ACG/NT02-04/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrétisation et codage des régulateurs en vue de leur maintenance et de leur réglage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques de la méthodologie de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution à une classe de problèmes de commande structurée et son application dans le cadre H2/HINFINI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse multimodèle d'un précompensateur Hinf avec modèle de référence.Référence PSA :EI/GMP/ACG/NT01-04/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande H2 désensibilisée : Résolution et Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif des oscillations longitudinales d'un véhicule automobile : méthodologie de conception basée sur la commande Hinfini&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif des oscillations longitudinales d'un véhicule automobile : méthodologie de conception basée sur la commande Hinfini.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une chaîne de traction avec friction d'embrayage et synchroniseurs.Référence PSA :TEI/GMP/ACG/NT01-10/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et commande du Dispositif d'Isolation Vibratoire Actif D.I.V.A. 3D partie I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de lois de commande Hinf monovariables pour la réduction des oscillations longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande multi-contrôleurs : quelles applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un observateur linéaire à paramètres variants pour la machine asynchrone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthese et experimentation d'un observateur de flux LPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observateur de flux de la machine asynchrone : une synthèse par optimisation sous contrainte LMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des états de l’art. T2.2 Spécification des cas d’usage, des types de CHM et des dispositifs de monitoring M1-M18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bueno-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine van Der Beken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolande Vingiano-Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VEDECOM; GIE RECHERCHE ETUD PSA-RENAULT; PSA; IRCCyN; LAMIH - UMR CNRS 8201; IFSTTAR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des voiles : principes généraux et algorithmes - projet ADEME SILENSEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRCCyN. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'Usine Electrique : principes généraux et solutions algorithmiques - projet ADEME SILENSEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRCCyN. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Model of a New Narrow Tilting CAR with Robotics formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maakaroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 5, EMN / Lumeneo. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation robuste de la vitesse laterale d'un vehicule etroit inclinable en vue de son insertion dans un schema de controle d inclinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 4, EMN / Lumeneo. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes hybrides HY : architecture (organique et informatique) et cas tests pour le contrôle commande lié à l'agrément de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, IRCCyN/EMN. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the compact formulation of the derivation of a transfer matrix with respect to another matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1916, 2008, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vehicule hybride prototype HY: analyse des architectures materielles et de controle commande dans l objectif de l amdlioration de son agrement de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier-Caldairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1, IRCCyN/EMN. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Wordlength Controller Realizations using the Specialized Implicit Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1915, 2008, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00359004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Wordlength Controller Realizations using the Specialized Implicit Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6759, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the compact formulation of the derivation of a transfer matrix with respect to another matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6760, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage optimisé des transitoires d'une chaîne de traction avec jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 6, EMN. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage optimisé d'une chaîne de traction conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 5, EMN. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème H2 généralisé et PRSI robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 19, EMN. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to robust control theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Université de Nantes, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04006734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Chevrel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur IMT ATLANTIQUE, membre de l'équipe CODEx du LS2N</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7103-7463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076544109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Models for Simulation of Cable-Driven Parallel Robots with Elasticity and Sagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 209 (July 2025), pp.105972. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.105972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building thermal control: Hierarchical design from limited data using gray-box or black-box internal models for model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 110, pp.112936. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multi-physics models to neural network for predictive control synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clément Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (3), pp.1394-1411. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A position-dependent acoustic model relevant for some active noise control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (23-24), pp.5500-5510. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463221136902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time motion planning for an autonomous mobile robot with wheelground adhesion constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuchun Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramdane Abdessamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2023.2186188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-flow optimization of a greenhouse system: A hierarchical control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clement Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.121840. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparison of Two Advanced Core Control Systems for Flexible Operation of Pressurized Water Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.105170. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving with a Haptic Guidance System in Degraded Visibility Conditions: Behavioral Analysis and Identification of a Two-Point Steering Control Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (4), pp.1413-1429. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vehicles4040074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle avoidance in highly automated cars: can progressive haptic shared control make it safer and smoother?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (4), pp.547-556. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/THMS.2022.3155370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four MPC implementations compared on the Quadruple Tank Process Benchmark: pros and cons of neural MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clément Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, IFAC-PapersOnLine, 55 (16), pp.344-349. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact noise cancellation for 1D-acoustic propagation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Control and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mcrf.2020055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500391v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResNet and PolyNet based identification and (MPC) control of dynamical systems: a promising way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clement Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.3196920. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3196920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realizations of Networked Estimators: A Descriptor Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongyao Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.156394-156407. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3019055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider model identification: neural networks and quasi-LPV models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.1259-1264. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-its.2020.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and control of multi-energy systems through multi-prosumer node and economic model predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clément Blaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118 (105778), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic LQ control under asymptotic tracking for discrete systems over multiple lossy channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongyao Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (18), pp.3107-3116. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.6234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to Standard Nuclear Core Control using a Multi-Objective Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV Static Output Feedback for Constrained Direct Tilt Control of Narrow Tilting Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.661-670. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2018.2882345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A flexible design methodology to solve energy management problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.220-232. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2017.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust active noise control in a car cabin: evaluation of achievable performances with a feedback control scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.172-182. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduled static output feedback control for saturated LPV systems with bounded parameter variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.420-424. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating achievable performances for robust broadband active noise control in an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.426-433. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2769020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling human control of steering for the design of advanced driver assistance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.292-302. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Matrix Sign Function/DFT Inversion Method for Solving Parameterdependent Riccati Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 352 (12), pp.5611-5626. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Steering Tilt Robust Control of Narrow Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), pp.1206-1215. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2295684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative performance control with output regulation for continuous-time descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 350 (5), pp.1189-1205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-user remote academic laboratory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquimedes Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stifen Panche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Grisales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 62,, pp.Pages 111-122. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2012.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Evaluation Protocol for Monitoring the Usage Modalities in Automatic Control Laboratory: Real vs. Remote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arquímedes Barrios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared steering control between a driver and an automation: stability in the presence of driver behaviour uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.974-983. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2248363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulating a Narrow Tilting Car Using Robotics Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Maakaroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume:PP (Issue: 99), 13 pp. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2293125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle latéral partagé d'un véhicule automobile - Conception à base d'un modèle cybernétique du conducteur et d'une commande H2 anticipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4-5), pp.535-557. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.46.535-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended H2 Controller Synthesis for Continuous Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (6), pp.1559-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf Control with Unstable and Nonproper Weights for Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (5), pp.991-994. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2012.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State feedback H2 optimal controllers under regulation constraints for descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (10), pp.5761-5770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity-based Pole and Input-Output Errors of Linear Filters as Indicators of the Implementation Deterioration in Fixed-Point Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, special issue on Quantization of VLSI Digital Signal Processing Systems, pp.893760. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/893760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Hinf control for continuous-time descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (1), pp.9-18. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of extended stabilizing controllers for continuous-time descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 348 (9), pp.2633-2646</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised modal realisation as a practical and efficient tool for FWL implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (1), pp.66-77. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2010.540714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilated LMI Characterizations for Linear Time-Invariant Singular Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83, pp.2276-2284. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2010.514947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation des schemas de commande a retards distribues : Predicteur de Smith generalise versus predicteur d'etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berriri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VOL 44/9-10 - 2010 - pp.1019-1045, http://jesa.e-revues.com/article.jsp?articleId=15882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Wordlength Controller Realizations using the Specialized Implicit Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (2), pp.330-346. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170903160747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new H2 gain scheduling controller for rational LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.621-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two degrees of freedom gain scheduled controller design methodology for a multi-motors web transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.609-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of automotive powertrain oscillations by a partial torque compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (7), pp.874-883. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4282533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low parametric sensitivity realization design for FWL implementation of mimo controllers: theory and application to the active control of vehicle longitudinal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography &amp; Statistics, Special Issue on Control Applications of Optimisation : applications of optimal control, robust control and stabilization, applications in industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Framework for Finite Wordlength Realizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 54 (8), pp.1765-1774. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2007.902408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage actif et méthode Hinf : synthèse Hinf LPV d'un filtre paramétré par la fréquence du réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Doeuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internatinale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (5/6), pp.641-674. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.7.641-674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage actif et méthodes H∞. Synthèse H∞ LPV d'un filtre actif paramétré par la fréquence du réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Doeuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 7, pp.641-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insensitive H2 Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1283-1297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An H-infinity-based control design methodology dedicated to the active control of vehicle longitudinal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.948 - 956. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2003.815552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation sélective des courants harmoniques à l'aide d'un filtre actif parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, VOL 6 (3-4-2003), pp.457-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un observateur Hinfini LPV pour la machine asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APII-Jesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (5), pp.641-655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction in Motion Systems: A Systematic Approach to LuGre Model Identification, from Experimental Design to Parameter Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Urquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Applications of Optimisation (CAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Dec 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Model Predictive Control for Building Thermal Management : A mixed model-based and data-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Split - Croatia, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Data-enabled Predictive Control for Building Thermal Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kergus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Applications of Optimisation (CAO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Dec 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction in Motion Systems: A Systematic Approach to LuGre Model Identification, from Experimental Design to Parameter Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Urquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Control Applications of Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and validation of simultaneous state and parameter moving horizon estimation of a pressurized water reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Oriented Neural Network Model Learning : L2-Disturbance Attenuation Via an Approximate Input-Output Linearizable Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSTCC 2024: 28th International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Neural Network and Linear Models in Economic MPC: Insights from BOPTEST for Building Temperature Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCA, Jun 2024, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control of Cable-Driven Parallel Robot with Cable Sagging: an Assumed Mode Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieffry Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claveau Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on System Theory, Control and Computing (ICSTCC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC62912.2024.10744726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving horizon estimation of xenon in pressurized water nuclear reactors using variable-step integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2023: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, euca, Jun 2023, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pilotage industriel d'une piscine publique grâce à la modélisation dirigée par les données : proposition d'un jeu de données applicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle APIA@PFIA2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle; ICube-laboratoire des sciences de l'ingénieur, de l'informatique et de l'imagerie, Jul 2023, Strasbourg, France. pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating data of a specific Aquatic Center as a Benchmark for dynamic model learning: search for a valid prediction model over an 8-hour horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2023: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCA, Jun 2023, Bucharest, Romania. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Linear-Nonlinear ARX Model for reliable Multi-Step Prediction: application to SwPool Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gauthier-Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Le Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2023, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM-based Dynamic Model for Cable-Driven Parallel Robots with Elasticity and Sagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalie Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023: 6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Control-Oriented Descriptor Neural-State-Space Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sixth edition of the Workshop on Nonlinear System Identification Benchmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Leuven (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable lateral control of an off-road vehicle operating on sloping grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rancinangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2/Hinf robust lateral control of an off-road two-steering-axle vehicle on slippery sloping soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rancinangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROCOND 2022: 10th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Kyoto, Japan. pp.187-192, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control-Oriented Neural State-Space Models for State-Feedback Linearization and Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC'2022: 10th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Flexibility of PWRs (Mode A) Using an Efficient NMPC-Based Boration/Dilution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2021: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Delft, Netherlands. pp.1092-1098, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable lateral control of a two-steering axles off-road vehicle, operating on sloping grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rancinangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième journées virtuelles de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rider model identification using dynamic neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, BERLIN, Germany. pp.15346-15352, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver Model Validation through Interaction with Varying Levels of Haptic Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Driver Model to Clarify Cooperation Between Drivers and Haptic Guidance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic H2 /H∞ haptic shared control synthesis for cars, parameterized by sharing level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC 2020: IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC42975.2020.9283441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipatory and Compensatory e-Assistance for Haptic Shared Control of the Steering Wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 18th European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, France. pp.724-731, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Two Robust Static Output Feedback H2 Design Approaches for Car Lateral Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.716723, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2019.8796191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Motion Generation for Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuchun Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2019 : The 9th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Motion Generation for Mobile Robot with Non-Skidding Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuchun Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Mechatronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Ilmenau, Germany. pp.628-633, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMECH.2019.8722896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Identification of Driver Model Parameters via the Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Linear Parameter Varying Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Lateral Control of Cars : Towards a Reduction of Pessimism and an Easy Trade-Off Between Performance, Comfort and Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Kvieska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAC 2019 : 9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle dynamique des systèmes ou produits industriels : une intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’Intelligence Artificielle au cœur des mutations industrielles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Control Based on an Ecological Feedforward and a Driver Model Based Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC International Symposium on Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.385-392, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact noise estimation and cancellation for 1D-acoustic propagation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Outils pour l’analyse et la synthèse de systèmes de dimension infinie, OSYDI du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrale Nantes, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametrized reduced order model of 1D acoustic propagation system for robust spatial multi-point active noise attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control, CDC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating in-vehicle distraction through a driver model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driver model parameter identification to estimate driver adaptation over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yishen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output regulation of multi-input systems under packet dropout with application to trajectory tracking of two cooperative robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongyao Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.441, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Multi-Objective and Multi-Scenarios Control Synthesis Methodology for Designing a Car Lane Centering Assistance System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’interaction pilote/moto lors de la prise de virage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une assistance anticipatrice et compensatrice pour la commande haptique partagée de la direction d’un véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Objective Nuclear Core Control Performing Hot and Cold Leg Temperature Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2018 : European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2018.8550194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective H2/H∞ Gain-Scheduled Nuclear Core Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FxLMS versus H∞ Control for Broadband Acoustic Noise Attenuation in a Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Loheac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional Acoustic Propagation Model and Spatial Multi-Point Active Noise Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Boultifat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017 : IEEE 56th Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust feedback control design for broadband noise attenuation in a car cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 : 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2768-2775, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a driver model sensitivity to various types of distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Driver Distraction and Inattention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic Synthesis Framework for ADAS Control Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effective Use of Vehicle Sensors for Automatic Lane Keeping via LPV Static Output Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tu Tran Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 : 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A psychophysiology-based driver model for the design of driving assistance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Neuroergonomics Conference: "The brain at work and in everyday life"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf Multi-objective and Multi-model MIMO control design for Broadband noise attenuation in an enclosure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUCA; IFAC; CSS, Jun 2016, Aalborg, Denmark. pp.643-648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two-Layer LPV Based Control Strategy for Input and State Constrained Problem: Application to Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.WeC10.2, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Driver Distraction Using the Prediction Error of a Cybernetic Driver Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Driving Simulation Conference and Exhibition, DSC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tübingen, Germany. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Active Noise Control Design through Nonsmooth Hinfinity Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Linear Parameter Varying Driver Model for the Detection of Distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Linear Parameter Varying systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Sign Function Based Solution of Parameter Dependent Sylvester Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management in Multi-Consumers Multi-Sources System: A Practical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.N°2446, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.02446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Rational Matrix Approximation of the Parameter-Dependent Riccati Equation Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, Cape Town, South Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, South Africa. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear control of a Narrow Tilting Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.2488 - 2494, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2014.6974300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle longitudinal d'une remorque electrique : demonstrateur et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile, JAA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pres_15-10-13_17h00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of networked control algorithms using descriptor models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th I.E.E.E. International Conference on System Theory, Control and Computing, I.C.S.T.C.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sinaia, Romania. paper ID : 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generically Well-Posed H2 Control Problem for a One Shot Feedforward and Feedback Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on System Theory, Control and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sinaia, Romania. pp. 201-206, ID16, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2013.6688960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Lyapunov Equation Approach for Robust H2 Analysis and Structured H2 Control Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on System Structure and Control Part of 2013 IFAC Joint Conference SSSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, France. pp.660-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Multivariable STC/DTC pour la Stabilité Latérale de Véhicules Etroits et Inclinables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.WePM2T7.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle latéral partagé d'un véhicule automobile : conception à base d'un modèle cybernétique du conducteur et d'une commande H2 anticipative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion GTAA (Groupe de Travail Automatique et Automobile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif des accélérations latérales perçues d'un véhicule automobile étroit et inclinable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe de Travail Automatique et Automobile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval-based Robustness of Linear Parametrized Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chapoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'12 - 15th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Verified Numerical Computations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Novosibirsk, Russia. pp.cf. CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a two DOF gain scheduled frequency shaped LQ controller for Narrow Tilting Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.Proceedings of the American Control Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisations optimales pour l’implantation de systèmes LTI paramétrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Conférence Internationale Francophone d’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Sign Function Framework for Robust Stability Analysis and Parameter-dependent Lyapunov and Riccati Equalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, United States. pp.3490-3495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the visual and motor control of steering with an eye to shared-control automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics Society 55th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Las Vegas, United States. pp.1422-1426, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1071181311551296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of a Two wheeled vehicle with suspensions by using Robotic Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Maakaroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like cybernetic driver model for lane keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.TuAT1.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lateral Control Strategy for Narrow Tilting Commuter Vehicle Based on the Perceived Lateral Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.TuC19.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Two Level Strategy for Combustion Engine Starter Robust Control in the Context of a Hybrid Power train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Poil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier-Calvairac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, MILAN, Italy. pp.MoC19.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended LMI Characterizations and Multiobjective Synthesis for Discrete Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Control Scheme Based on Prediction and Preview: an application to the Cruise Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Ben Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Multi-conference on Systems and Control, Yokohama, Japan, September 8-10, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Stabilizing Controllers for Continuous-Time Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.726-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and Sufficient Condition for Generalized Estimation/Control Forms of Continuous Descriptor Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dissipativity of Continuous-Time Singular Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.839-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du conducteur pour le contrôle de la trajectoire d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, NANCY, France. (elec. proc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized H2-preview control and its application to car lateral steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Time Delay Systems 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Praha, Czech Republic. pp.LS 796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande hierarchisee du groupe motopropulseur d'un vehicule automobile: une conception generique diesel/essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel. Ben Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel. Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Automatique et Automobile (GDR MACS-GTAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Amiens, France. pp.211-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Model of a Narrow Tilting CAR using Robotics formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Maakaroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Miedzyzdroje, Poland. paper 9011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended H2 Output Feedback Control for Continuous Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, GA, USA, United States. pp.6016-6021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle longitudinal hiérarchisé d'un véhicule automobile : application au cas d'une motorisation essence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Ben Slimen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sensorimotor Driver Model for Steering Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, TX, United States. pp.2462--2467, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2009.5346350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement et optimisation d'un voilier hybride par une modélisation par la puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human-centred Approach of Steering Control Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Sentouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IAVSD Symposium on Dynamics of Vehicles on Roads and Tracks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stockholm, Sweden. 12 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical strategy of an efficient and simple FWL implementation of LTI filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Control Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.1383-1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of an hybrid Sailboat by a power modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electric Ship Technologies Symposium, ESTS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured LFT Representation of Digital LTI Filters/Controllers Implementation as a Graphic Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.2198-2203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power modeling for the optimization of a marine hybrid propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupriez-Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference and Exhibition on Ecological Vehicles and Renewable Energies, EVER 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Monte-Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multivariable Centralized Controller Design Methodology for a Steer-by-Wire System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 Gain Scheduled Observer-Based Controllers for Rational LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Finite-precision Implementations of Linear Parameter Varying Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Whidborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain scheduled state feedback design for a class of LPV descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active damping of automotive powertrain oscillations by a partial torque compensator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4282533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varying sampling predictive control for time delay systems: application to automotive powertrain control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state-predictor based solution to the standard H2 delayed control problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Time Delay Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUTORIEL : LA COMMANDE LPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MACS, journées du GT MOSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, NANTES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EXTENDED STATE-FEEDBACK H2 CONTROLLER FOR DESCRIPTOR SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Symposium on System, Structure and Control (SSSC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle driveability improvement by prediction and compensation of the shaft torque: a state-space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New LMI-based conditions for stability, Hinfinity performance analysis and state-feedback control of rational LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Parametric Closed-Loop Sensitivity Realizations using Fixed-Point and Floating-Point Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2007.7068839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning in an International Context: A Case Study on Vehicle Lateral Control Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Ramirez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Miller-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning in Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Sensitivity Stability Related Measure of FWL Realization with the Implicit State-Space Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Robust Control Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. pp.399-404, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060705-3-FR-2907.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A convex method for the parametric insensitive H2 control problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LMI based method for H2/H infini contol under sparsity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two degrees of freedom H2 controller design methodology for multi-motors web handling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Low Parametric Sensitivity FWL Realizations of LTI Controllers/Filters within the Implicit State-Space Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear parameter variant Hinf controller design for a permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential design methodology for large-scale LBT systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit state-space representation : a unifying framework for FWL implementation of LTI systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order Gain Scheduled H-infinity Control Design for Lateral Driving Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control Applications (CCA 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured H2 Controller Synthesis via a dilated LMI Based Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control and European Control Conference ECC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of some H2-based control design methodologies for multilevel large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Large Scale Systems : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Osaka, Japan. pp.451-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical simplification of MIMO linear models from elementary components manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSC'04: 2nd IFAC Symposium on System, Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Oaxaca, Mexico. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)30485-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized control for winding systems: which incidence on reachable performances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Knittel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rhodes, Greece. pp.T7-099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct versus Indirect Observer-based Hinfinity control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse H&amp;lt;sub&amp;gt;∞&amp;lt;/sub&amp;gt; par retour d'état estimé : approches directe et indirecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solution to the insensitive H2 Problem and its application to automotive control design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ILMI approach to structure-constrained LTI controller design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'01 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf. control and mu-analysis for active control of vehicule longitudinal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Advances in Automotive Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator and sensor placement using convex optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'01 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a solution to the insensitive H2 control problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. de Larminat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'01 European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control analysis tools for active attenuation of vehicule longitudinal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2001.973969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hinfinity-based control design methodology dedicated to active control of vehicle longitudinal oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th IEEE Conference on Decision and Control </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2001.980079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On insensitive H2 control problem complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC'01 American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear parameter varying controller design for active power filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference Control Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un régulateur pour un système à retard et période d'échantillonnage variable : application au domaine automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mayllard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la complexité du problème de commande H2 désensibilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. de Larminat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2000 Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimentation of a linear parameter varying observer for induction motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference Control Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and analysis of robust flux observers for induction machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC R.O.C.O.N.D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear parameter varying flux observer : design and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Doeuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Power Electronics Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Galway, Ireland. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.2000.880467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LMI-based observer for induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Souleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Siala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'99, 5th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 speed estimation from position measurement for speed or position control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aït-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active control of future vehicles drivelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mayllard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 38th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Phoenix, Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1999.827938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new appropriate pole placement strategy to actively control the longitudinal oscillations of modern vehicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'99, 5th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification for Control Based on Neural Networks: Approximately Linearizable Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thieffry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Systems Theory in Data and Optimization University of Stuttgart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A psychophysiology-based driver model for the design of driving assistance systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Ayaz; F. Dehais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics: The brain at work and in everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of the State Approach Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Larminat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.55, 2013, Wiley-ISTE, 978-1-118-61385-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe de Larminat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, chapt 3, 2013, Wiley-ISTE, 978-1-118-61385-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control with Preview for Lateral Steering of a Passenger Car: design and test on a driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rifat Sipahi,Tomáš Vyhlídal, Silviu-Iulian Niculescu, Pierdomenico Pepe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time Delay Systems: Methods, Applications and New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.173-185, 2012, Lecture Notes in Control and Information Sciences, 978-3-642-25220-4. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25221-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Larminat, Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 : "systèmes à temps discrets", Hermès, pp.27, 2002, Traité IC2,série Systèmes automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande des systèmes linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Larminat, Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Commande des systèmes linéaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 : "Méthodologie de la commande par approche d'état", Hermès, pp.55, 2002, Traité IC2, série Systèmes automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de pilotage d'un réacteur nucléaire, réacteur nucléaire et procédé de calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2025149525A1. 2025, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et ensemble de pilotage d’un réacteur nucléaire, réacteur nucléaire équipé d’un tel ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022219117. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for implementing a closed loop of an advanced driving aid device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Kvieska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Mustaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019238418. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Regulating operating parameters of a nuclear reactor and corresponding nuclear reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2019/149907. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d’un niveau d’attention d’un conducteur d’un véhicule automobile et méthode de stimulation de l’attention d’un conducteur d’un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2017029444 (A1). PACCE / Commande / SIMS; BRE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination d'un niveau d'attention d'un conducteur d'un véhicule automobile et méthode de stimulation de l'attention d'un conducteur d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3040231 / WO2017029443. BRE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détection d'un changement de comportement de conducteur d'un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3032919 / WO2016/132032. COMMANDE_HCERES2020; PACCE_HCERES2020; SIMS_HCERES2020. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de pilotage d'orientation d'une remorque en marche arrière et ensemble roulant comprenant un véhicule, une remorque, et un tel système de pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3029130. COMMANDE_HCERES2020; DI/14-013. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engin roulant apte à être tracté par des moyens tracteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2012095615. 2012, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche modulaire de la gestion des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde sur les « Systèmes d’aide à la conduite »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système actif d’atténuation du bruit dans un habitacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’état du conducteur pour la détection de distraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablamvi Ameyoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband Active Noise Control Design through Nonsmooth Hinf Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Duffal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle conducteur en situation de contrôle latéral de son véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybernetic Driver Models for Steering and Speed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande par retour d etat H2/LQ : Application au controle lateral d un vehicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louay. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en couple du dispositif d inclinaison de la Lumeneo Smera: analyse et tests de la version 1 en vue de son amelioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilote automatique robuste de l'inclinaison d'un vehicule urbain innovant: conception et tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.1-34 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme rho-modale : pour une implementation simple et efficace de filtres/regulateurs LTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemes LPV rationnels et realisations implicites affines: analyse et commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methode d'estimation des jeux dans une chaine de transmission automobile afin de limiter les chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUTORIEL sur les approches LPV en commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimateur de couple transmissible pour le controle d'un groupe Moto-propulseur avec embrayage pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colledani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de coordination moteur-embrayage sur un Groupe Moto-propulseur a boite de vitesse pilotee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colledani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionneur Souple Hautes Précision Et Cadence (Prototype : Positionneur HPC 1 & 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. N'Guyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de regulation des vibrations longitudinales d'un vehicule automobile par compensation partielle du couple de charge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des vibrations longitudinales d'un véhicule automobile par compensation partielle de couple de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de calcul et de discrétisation d'une loi de commande pour la prise en compte du retard par anticipation variable appliquée à la commande d'un moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation en précision finie : modélisation et recherche de réalisations optimales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description macroscopique unifiée de l'implémentation de régulateurs et filtres linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation des lois de contrôle commande dans les calculateurs série PSA : état des lieux et analyse des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisation convexe pour la conception et l'analyse des lois de commande : formulation LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et commande du Dispositif d'Isolation Vibratoire Actif D.I.V.A.3D:partie II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de lois de commande multi-actionnée pour le système ADIN.Réference PSA:TEI/GMP/ACG/NT02-04/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrétisation et codage des régulateurs en vue de leur maintenance et de leur réglage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse multimodèle d'un précompensateur Hinf avec modèle de référence.Référence PSA :EI/GMP/ACG/NT01-04/02</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements théoriques de la méthodologie de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une solution à une classe de problèmes de commande structurée et son application dans le cadre H2/HINFINI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande H2 désensibilisée : Résolution et Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif des oscillations longitudinales d'un véhicule automobile : méthodologie de conception basée sur la commande Hinfini&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une chaîne de traction avec friction d'embrayage et synchroniseurs.Référence PSA :TEI/GMP/ACG/NT01-10/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif des oscillations longitudinales d'un véhicule automobile : méthodologie de conception basée sur la commande Hinfini.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et commande du Dispositif d'Isolation Vibratoire Actif D.I.V.A. 3D partie I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de lois de commande Hinf monovariables pour la réduction des oscillations longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande multi-contrôleurs : quelles applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un observateur linéaire à paramètres variants pour la machine asynchrone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthese et experimentation d'un observateur de flux LPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observateur de flux de la machine asynchrone : une synthèse par optimisation sous contrainte LMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darengosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des états de l’art. T2.2 Spécification des cas d’usage, des types de CHM et des dispositifs de monitoring M1-M18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bueno-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine van Der Beken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolande Vingiano-Viricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VEDECOM; GIE RECHERCHE ETUD PSA-RENAULT; PSA; IRCCyN; LAMIH - UMR CNRS 8201; IFSTTAR. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des voiles : principes généraux et algorithmes - projet ADEME SILENSEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRCCyN. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'Usine Electrique : principes généraux et solutions algorithmiques - projet ADEME SILENSEAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vuillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRCCyN. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Model of a New Narrow Tilting CAR with Robotics formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maakaroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 5, EMN / Lumeneo. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation robuste de la vitesse laterale d'un vehicule etroit inclinable en vue de son insertion dans un schema de controle d inclinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 4, EMN / Lumeneo. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes hybrides HY : architecture (organique et informatique) et cas tests pour le contrôle commande lié à l'agrément de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, IRCCyN/EMN. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the compact formulation of the derivation of a transfer matrix with respect to another matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1916, 2008, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vehicule hybride prototype HY: analyse des architectures materielles et de controle commande dans l objectif de l amdlioration de son agrement de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier-Caldairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 1, IRCCyN/EMN. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Wordlength Controller Realizations using the Specialized Implicit Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1915, 2008, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00359004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Wordlength Controller Realizations using the Specialized Implicit Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Whidborne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6759, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the compact formulation of the derivation of a transfer matrix with respect to another matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6760, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage optimisé des transitoires d'une chaîne de traction avec jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 6, EMN. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage optimisé d'une chaîne de traction conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yagoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 5, EMN. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème H2 généralisé et PRSI robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 19, EMN. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to robust control theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chevrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Université de Nantes, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04006734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17AC6796"/>
+    <w:nsid w:val="E2915C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-chevrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7103-7463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076544109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977864v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.105972" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment Blaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mouraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuchun Gao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Abdessamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2023.2186188" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement Blaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grossetete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishen Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles4040074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3155370" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3196920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyao Ling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3019055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105778" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.6234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L86KBFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2882345" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fauvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.11.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86S2C4J4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2769020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.09.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMNKVJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guerra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX9V8FGR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mourad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2295684" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquimedes Barrios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stifen Panche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Duque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Grisales" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2012.10.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDLFH9HQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arqu&#237;medes Barrios" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Villa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Saleh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2248363" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Maakaroun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2293125" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.535-557" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26944F721AA08102A062778424CB565CDDA9083B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK5057FR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/893760" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2010.540714" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2010.514947" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Whidborne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170903160747" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berriri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282533" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Clauzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hilaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whidborne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.902408" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darengosse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doeuff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.641-674" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B205AF3D13D420DFA8B7411DBE5276990337392B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darengosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Doeuff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01307329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.815552" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317253v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urquiza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquenoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727267v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744751" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725266v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591050" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590813" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thieffry Maxime" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claveau Fabien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrel Philippe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744726" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178262" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178287" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383731" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Coevoet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655220v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rancinangue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dollet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.345" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838119" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993820" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630182v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655159" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632927v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929636v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283382" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2347" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283101" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929610v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283441" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152271v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mustaki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauvel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796191" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290637v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.179" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796050" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722896" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.359" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152254v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378869v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110825v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.062" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954364v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706700v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550349" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704795v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550385" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablamvi Ameyoe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Illy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704783v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550194" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.458" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492034v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483661v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.625" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483671v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Tran Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2072" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377386v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364025v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143854v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330691" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164330v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164323v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guerra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982323v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02446" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974300" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858780v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874416v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2013.6688960" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732075v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702059v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706772v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668266v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985848v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630161v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551296" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583154v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567777v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567741v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Luque" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485502v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Slimen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Guy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504076v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473927v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473928v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461610v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317261v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel. Ben Slimen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel. Guy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504078v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413664v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457750v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346350" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732078v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625908v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413683v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625906v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317226v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317273v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317333v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317330v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefebvre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317345v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317351v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317344v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068839" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317334v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Ramirez-Mendoza" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller-Jones" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060705-3-FR-2907.00069" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317275v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317237v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317238v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317240v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knittel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317245v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582986" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317242v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317235v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trinquet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317241v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Raharijaona" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317243v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317246v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317247v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ripert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30485-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317254v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317250v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317249v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317292v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317255v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317339v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317296v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Larminat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317294v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2001.973969" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317293v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317301v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980079" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317311v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mayllard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317304v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317310v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317306v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317381v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2000.880467" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317370v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Souleiman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siala" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317312v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317318v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1999.827938" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317315v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marguerie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727245v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954154v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960788v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833337v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_13" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JZPGD6ZZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317362v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317252v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466797v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074829v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053752v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814913v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562653v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730937v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307359v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328081v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732081v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317984v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317995v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317982v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317989v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164309v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317259v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay. Saleh" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317262v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317319v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lafay" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317268v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317270v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317267v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317329v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317228v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317328v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317230v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colledani" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317227v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317232v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levine" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. N'Guyen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317231v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317234v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317244v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317282v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317281v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317287v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317286v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317379v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317366v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317365v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317291v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317299v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317297v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317303v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317298v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317300v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317295v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317289v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317305v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317309v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317317v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317313v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317314v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429355v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Loiseau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429349v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vuillemin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317257v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maakaroun" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khalil" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317256v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317269v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luque" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348344v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317272v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poil" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier-Caldairac" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359004v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345490v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345508v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317284v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317283v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317302v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04006734v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-chevrel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7103-7463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076544109" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977864v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.105972" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cl&#233;ment Blaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mouraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619714v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yagoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221136902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuchun Gao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Abdessamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2023.2186188" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clement Blaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grossetete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishen Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles4040074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2022.3155370" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500391v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2020055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3196920" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyao Ling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3019055" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105778" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.6234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L86KBFS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980168v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2882345" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fauvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2017.11.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86S2C4J4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.09.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629329v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2769020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2017.09.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZMNKVJ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155704v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guerra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX9V8FGR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mourad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2295684" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquimedes Barrios" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stifen Panche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Duque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Grisales" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Prieto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2012.10.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDLFH9HQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arqu&#237;medes Barrios" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Villa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790521v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Saleh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2248363" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Maakaroun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2293125" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.535-557" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26944F721AA08102A062778424CB565CDDA9083B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.02.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK5057FR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616276v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/893760" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566915v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0550" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2010.540714" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2010.514947" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Whidborne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170903160747" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berriri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282533" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Clauzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317352v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hilaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whidborne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.902408" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317239v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darengosse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Doeuff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.641-674" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B205AF3D13D420DFA8B7411DBE5276990337392B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Darengosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Doeuff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01307329v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2003.815552" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317253v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urquiza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duquenoy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491652v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725266v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727267v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744751" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Le Capitaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590813" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thieffry Maxime" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claveau Fabien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrel Philippe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC62912.2024.10744726" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178262" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178287" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383731" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Coevoet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rancinangue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dollet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655220v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.345" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993820" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630182v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655159" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632927v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498139v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2347" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929636v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283382" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283101" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929610v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9283441" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378864v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796050" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152271v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mustaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauvel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796191" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.179" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2019.8722896" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.359" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152254v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Kvieska" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.032" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378869v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110825v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.062" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301940v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Boultifat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619060" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablamvi Ameyoe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Illy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706700v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550349" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550385" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954355v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704783v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550194" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.458" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Loheac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1277" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589786v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264088" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483661v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.625" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483671v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Tran Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2072" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377386v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364025v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143854v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330691" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164330v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164323v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guerra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982323v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.02446" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2014.6974300" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874402v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858780v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874416v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2013.6688960" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732075v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702059v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706772v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668266v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985848v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630161v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1071181311551296" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583154v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567777v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567741v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Luque" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485502v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ben Slimen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Guy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504076v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473927v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461610v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317261v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel. Ben Slimen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel. Guy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504078v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457750v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346350" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732078v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupriez-Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Loron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457752v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413664v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625908v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413683v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625906v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317226v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317273v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317333v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317330v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefebvre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317326v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317345v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317351v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317344v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Whidborne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2007.7068839" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317334v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Ramirez-Mendoza" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miller-Jones" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060705-3-FR-2907.00069" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317237v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317275v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317240v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Knittel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317245v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582986" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317238v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317242v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317235v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trinquet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317241v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Raharijaona" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317243v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317246v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317247v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ripert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30485-8" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317254v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317250v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317249v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317292v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317255v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317339v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317296v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Larminat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317294v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2001.973969" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317301v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2001.980079" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317293v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317311v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mayllard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317304v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317310v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317306v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317381v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.2000.880467" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317370v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Souleiman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siala" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317312v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317318v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1999.827938" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317315v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marguerie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727245v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954154v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960788v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960744v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833337v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25221-1_13" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JZPGD6ZZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317362v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317252v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466797v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074829v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053752v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02814913v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562653v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730937v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307359v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328081v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732081v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317984v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317995v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317982v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317989v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164309v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317262v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317259v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay. Saleh" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317319v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lafay" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317268v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317267v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317270v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317329v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317228v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317328v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317230v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colledani" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouillard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317227v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317232v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levine" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. N'Guyen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317234v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317231v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317244v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317282v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317281v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317287v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317286v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317379v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317366v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317365v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317297v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317291v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317299v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317303v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317298v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317295v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317300v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317289v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317305v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317309v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317317v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317313v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317314v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028706v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bueno-Garcia" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine van Der Beken" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolande Vingiano-Viricel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kraiem" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429355v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Loiseau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429349v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vuillemin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317257v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maakaroun" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Khalil" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317256v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317269v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Luque" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348344v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317272v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poil" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier-Caldairac" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359004v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whidborne" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345490v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345508v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317284v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317283v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01317302v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04006734v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>