--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -701,51 +701,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-asymptotically ω-periodic functions and applications to evolution equations.</w:t>
+                <w:t xml:space="preserve">S-asymptotically omega-periodic functions and applications to evolution equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
@@ -772,250 +772,250 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Diaspora Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (2), pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794711v1</w:t>
+                <w:t xml:space="preserve">hal-00662519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost periodic solutions of monotone second-order differential equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S-asymptotically ω-periodic functions and applications to evolution equations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Diaspora Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp.113-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560960v1</w:t>
+                <w:t xml:space="preserve">hal-00794711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-asymptotically omega-periodic functions and applications to evolution equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Almost periodic solutions of monotone second-order differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Diaspora Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.541-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ans-2011-0304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662519v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost automorphic solutions for some evolution equations through the minimizing for some subvariant functional, applications to heat and wave equations with nonlinearities.</w:t>
               </w:r>
@@ -1578,130 +1578,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence, uniqueness and attractiveness of a pseudo almost automorphic solutions for some dissipative differential equations in Banach spaces</w:t>
+                <w:t xml:space="preserve">Bounded and almost automorphic solutions of some nonlinear differential equations in Banach spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fatajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 354 (2), pp.494-506. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1-2), pp.674-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2009.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2008.10.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677418v1</w:t>
+                <w:t xml:space="preserve">hal-00677411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of positive almost periodic or ergodic solutions for some neutral nonlinear integral equations.</w:t>
               </w:r>
@@ -1776,682 +1789,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded and almost automorphic solutions of some nonlinear differential equations in Banach spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superposition operators between various almost periodic function spaces and applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.42-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677411v1</w:t>
+                <w:t xml:space="preserve">hal-00662577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superposition operators between various almost periodic function spaces and applications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Blot</w:t>
+                <w:t xml:space="preserve">Positive pseudo almost periodic solutions for some nonlinear infinite delay integral equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadi Ait Dads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Pennequin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Lhachimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (3-4), pp.721-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcm.2008.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662577v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive pseudo almost periodic solutions for some nonlinear infinite delay integral equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existence, uniqueness and attractiveness of a pseudo almost automorphic solutions for some dissipative differential equations in Banach spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Lhachimi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49 (3-4), pp.721-739. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 354 (2), pp.494-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcm.2008.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2009.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677431v1</w:t>
+                <w:t xml:space="preserve">hal-00677418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded and almost automorphic solutions of a Liénard equation with a singular nonlinearity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive almost automorphic solutions for some nonlinear infinite delay integral equations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadi Ait Dads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Lhachimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Qualitative Theory of Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamic Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (3-4), pp.515-538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677769v1</w:t>
+                <w:t xml:space="preserve">hal-00678634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive almost automorphic solutions for some nonlinear infinite delay integral equations.</w:t>
+                <w:t xml:space="preserve">The existence of pseudo-almost periodic solutions for some nonlinear differential equations in Banach spaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadi Ait Dads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Lhachimi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69 (4), pp.1325-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2007.06.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678634v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The existence of pseudo-almost periodic solutions for some nonlinear differential equations in Banach spaces.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounded and almost automorphic solutions of a Liénard equation with a singular nonlinearity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fatajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Qualitative Theory of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14232/ejqtde.2008.1.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2007.06.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00677767v1</w:t>
+                <w:t xml:space="preserve">hal-00677769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the set of bounded solutions and existence of pseudo almost periodic solutions of Liénard equation</w:t>
               </w:r>
@@ -2673,165 +2673,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum principle and existence of almost-periodic solutions of second-order differential systems</w:t>
+                <w:t xml:space="preserve">On the structure of the set of bounded solutions on an almost periodic Liénard equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17 (7-8), pp.921-942</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58, pp.885-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179480v1</w:t>
+                <w:t xml:space="preserve">hal-00179489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structure of the set of bounded solutions on an almost periodic Liénard equation</w:t>
+                <w:t xml:space="preserve">Maximum principle and existence of almost-periodic solutions of second-order differential systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 58, pp.885-898</w:t>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (7-8), pp.921-942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179489v1</w:t>
+                <w:t xml:space="preserve">hal-00179480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost periodic solutions of second-order systems with monotone fields on a compact subset</w:t>
               </w:r>
@@ -3327,51 +3327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cieutat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Z. Boulmezaoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1153418" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bu&#351;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/msds-2014-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Boudjema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-2770-2013-66" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.10.041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-429L49M2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00560960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ayachi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2011-0304" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NRG3WGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2011.628941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fatajou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903397503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Ait Dads" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.01.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG6HNG30-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Lhachimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.10.100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQLQJPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QJ1RNQ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/ejqtde.2008.1.21" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2007.06.037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4BNCDPN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00026-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cieutat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Z. Boulmezaoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1153418" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bu&#351;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/msds-2014-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Boudjema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-2770-2013-66" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.10.041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-429L49M2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00560960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2011-0304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NRG3WGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2011.628941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fatajou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903397503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Ait Dads" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.10.100" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQLQJPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Lhachimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QJ1RNQ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.01.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG6HNG30-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2007.06.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4BNCDPN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/ejqtde.2008.1.21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00026-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>