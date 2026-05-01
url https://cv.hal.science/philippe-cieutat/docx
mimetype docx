--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -701,528 +701,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-asymptotically omega-periodic functions and applications to evolution equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Almost automorphic solutions for some evolution equations through the minimizing for some subvariant functional, applications to heat and wave equations with nonlinearities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Diaspora Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 260 (9), pp.2598-2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2011.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662519v1</w:t>
+                <w:t xml:space="preserve">hal-00676599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-asymptotically ω-periodic functions and applications to evolution equations.</w:t>
+                <w:t xml:space="preserve">New approach for weighted pseudo-almost periodic functions under the light of measure theory, basic results and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Diaspora Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (3), pp.493-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2011.628941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794711v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost periodic solutions of monotone second-order differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Nonlinear Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (3), pp.541-554. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ans-2011-0304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost automorphic solutions for some evolution equations through the minimizing for some subvariant functional, applications to heat and wave equations with nonlinearities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-asymptotically omega-periodic functions and applications to evolution equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Diaspora Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp.113-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00676599v1</w:t>
+                <w:t xml:space="preserve">hal-00662519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for weighted pseudo-almost periodic functions under the light of measure theory, basic results and applications</w:t>
+                <w:t xml:space="preserve">S-asymptotically ω-periodic functions and applications to evolution equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ezzinbi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Diaspora Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp.113-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2011.628941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662508v1</w:t>
+                <w:t xml:space="preserve">hal-00794711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive pseudo almost automorphic solutions for some nonlinear infinite delay integral equations.</w:t>
               </w:r>
@@ -1284,226 +1284,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of pseudo almost periodic and pseudo almost automorphic functions and applications to evolution equations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudo almost automorphic solutions for some nonlinear differential equations: Liénard equations and Hamiltonian systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadi Ait Dads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Fatajou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.191-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677082v1</w:t>
+                <w:t xml:space="preserve">hal-00678572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo almost automorphic solutions for some nonlinear differential equations: Liénard equations and Hamiltonian systems.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition of pseudo almost periodic and pseudo almost automorphic functions and applications to evolution equations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Fatajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Evolution Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (1), pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036810903397503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678572v1</w:t>
+                <w:t xml:space="preserve">hal-00677082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence results on almost periodic and almost automorphic solutions of evolution equations</w:t>
               </w:r>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1597,64 +1597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded and almost automorphic solutions of some nonlinear differential equations in Banach spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Fatajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (1-2), pp.674-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1700,51 +1700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of positive almost periodic or ergodic solutions for some neutral nonlinear integral equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadi Ait Dads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1903,51 +1903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive pseudo almost periodic solutions for some nonlinear infinite delay integral equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadi Ait Dads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive almost automorphic solutions for some nonlinear infinite delay integral equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadi Ait Dads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,51 +2217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The existence of pseudo-almost periodic solutions for some nonlinear differential equations in Banach spaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadi Ait Dads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2346,64 +2346,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded and almost automorphic solutions of a Liénard equation with a singular nonlinearity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Fatajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M. N'Guérékata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Qualitative Theory of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2450,51 +2450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the set of bounded solutions and existence of pseudo almost periodic solutions of Liénard equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cieutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadi Ait Dads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Lhachimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3327,51 +3327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cieutat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Z. Boulmezaoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1153418" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bu&#351;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/msds-2014-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Boudjema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-2770-2013-66" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.10.041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-429L49M2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00560960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ayachi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2011-0304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NRG3WGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2011.628941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fatajou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903397503" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Ait Dads" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.10.100" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQLQJPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Lhachimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QJ1RNQ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.01.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG6HNG30-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2007.06.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4BNCDPN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/ejqtde.2008.1.21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00026-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cieutat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02169449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Z. Boulmezaoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Daniilidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1153418" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02173370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bu&#351;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/msds-2014-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02166379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Boudjema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-2770-2013-66" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02171823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ezzinbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.10.041" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-429L49M2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.01.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NRG3WGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2011.628941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00560960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ayachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ans-2011-0304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Ait Dads" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fatajou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903397503" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677411v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2008.10.100" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQLQJPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Lhachimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pennequin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QJ1RNQ7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2009.01.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG6HNG30-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2007.06.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4BNCDPN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14232/ejqtde.2008.1.21" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(03)00026-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>