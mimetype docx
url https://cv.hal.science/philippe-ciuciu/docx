--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -302,265 +302,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying mental motor tasks from chronic ECoG-BCI recordings using phase-amplitude coupling features</w:t>
+                <w:t xml:space="preserve">Outlier detection and removal in multifractal analysis of electrophysiological brain signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Marzulli</w:t>
+                <w:t xml:space="preserve">Merlin Dumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bleuzé</w:t>
+                <w:t xml:space="preserve">J. Matias Palva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Saad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2025.1521491⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13634-025-01245-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392104v1</w:t>
+                <w:t xml:space="preserve">hal-05379794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier detection and removal in multifractal analysis of electrophysiological brain signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classifying mental motor tasks from chronic ECoG-BCI recordings using phase-amplitude coupling features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Marzulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bleuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Dumeur</w:t>
+                <w:t xml:space="preserve">Joe Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Matias Palva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Felix Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025, pp.35. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.1521491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13634-025-01245-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2025.1521491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379794v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-NUFFT: Doing non-Cartesian MRI has never been easier</w:t>
               </w:r>
@@ -674,732 +674,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-cartesian 3D-SPARKLING vs cartesian 3D-EPI encoding schemes for functional magnetic resonance Imaging at 7 Tesla</w:t>
+                <w:t xml:space="preserve">Impact of B0 field imperfections correction on BOLD sensitivity in 3D‐SPARKLING fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaithya G. R.</w:t>
+                <w:t xml:space="preserve">Caroline Le Ster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0299925⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 91 (Issue 4), pp.Pages 1434-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350075v1</w:t>
+                <w:t xml:space="preserve">hal-04363381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of B0 field imperfections correction on BOLD sensitivity in 3D‐SPARKLING fMRI data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuronal synchrony and critical bistability: Mechanistic biomarkers for localizing the epileptogenic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+                <w:t xml:space="preserve">Sheng H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boulant</w:t>
+                <w:t xml:space="preserve">Gabriele Arnulfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Myrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29943⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (7), pp.2041-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363381v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal synchrony and critical bistability: Mechanistic biomarkers for localizing the epileptogenic network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lino Nobili</w:t>
+                <w:t xml:space="preserve">Non-cartesian 3D-SPARKLING vs cartesian 3D-EPI encoding schemes for functional magnetic resonance Imaging at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Myrov</w:t>
+                <w:t xml:space="preserve">Chaithya G. R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ferrari</w:t>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (7), pp.2041-2053. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0299925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.17996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0299925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843581v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep image prior for limited-angle electron tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNAKE: A modular realistic fMRI data simulator from the space-time domain to k-space and back Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Saghi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412902012⟩</w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747438v1</w:t>
+                <w:t xml:space="preserve">hal-04533862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNAKE: A modular realistic fMRI data simulator from the space-time domain to k-space and back Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
+                <w:t xml:space="preserve">Deep image prior for limited-angle electron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Saghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guetaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thomas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, </w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.02012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412902012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533862v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving spreading projection algorithm for rapid k‐space sampling trajectories through minimized off‐resonance effects and gridding of low frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 90 (3), pp.1069-1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,64 +1433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jointly Learning Non-Cartesian k-Space Trajectories and Reconstruction Networks for 2D and 3D MR Imaging through Projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (2), pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1518,1316 +1518,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NC-PDNet: a Density-Compensated Unrolled Network for 2D and 3D non-Cartesian MRI Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning-assisted model-based off-resonance correction for non-Cartesian SWI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+                <w:t xml:space="preserve">Boris Mailhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariappan Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Bapst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3144619⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (4), pp.1431-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188997v3</w:t>
+                <w:t xml:space="preserve">hal-03935487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets in the deep learning era</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative static ∆B0 field map estimation for off-resonance correction in non-Cartesian susceptibility weighted imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+                <w:t xml:space="preserve">Boris Mailhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346892v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative static ∆B0 field map estimation for off-resonance correction in non-Cartesian susceptibility weighted imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Massire</w:t>
+                <w:t xml:space="preserve">Wavelets in the deep learning era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Mailhé</w:t>
+                <w:t xml:space="preserve">Kevin Michalewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01123-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650758v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative static $\Delta$B0 field map estimation for off-resonance correction in non-Cartesian susceptibility weighted imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NC-PDNet: a Density-Compensated Unrolled Network for 2D and 3D non-Cartesian MRI Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3144619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03929306v1</w:t>
+                <w:t xml:space="preserve">hal-03188997v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Full 3D SPARKLING Trajectories for High-Resolution Magnetic Resonance Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative static $\Delta$B0 field map estimation for off-resonance correction in non-Cartesian susceptibility weighted imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariappan Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (8), pp.2105-2117. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 88 (4), pp.1592-1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3157269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090471v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-assisted model-based off-resonance correction for non-Cartesian SWI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Full 3D SPARKLING Trajectories for High-Resolution Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Blanche Bapst</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 90 (4), pp.1431-1445. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (8), pp.2105-2117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3157269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935487v1</w:t>
+                <w:t xml:space="preserve">hal-03090471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration-Less Multi-Coil Compressed Sensing Magnetic Resonance Image Reconstruction Based on OSCAR Regularization</w:t>
+                <w:t xml:space="preserve">Multivariate semi-blind deconvolution of fMRI time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+                <w:t xml:space="preserve">Hamza Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging7030058⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366158v1</w:t>
+                <w:t xml:space="preserve">hal-03005584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the 2020 fastMRI Challenge for Machine Learning MR Image Reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration-Less Multi-Coil Compressed Sensing Magnetic Resonance Image Reconstruction Based on OSCAR Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Riemenschneider</w:t>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Radmanesh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3075856⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7030058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066150v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based and wavelet-based compressed sensing approaches for highly undersampled tomographic datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of the 2020 fastMRI Challenge for Machine Learning MR Image Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Muckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Riemenschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+                <w:t xml:space="preserve">Alireza Radmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jyh-Miin Lin</w:t>
+                <w:t xml:space="preserve">Sunwoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jannaud</w:t>
+                <w:t xml:space="preserve">Geunu Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113289⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2021.3075856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366105v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate semi-blind deconvolution of fMRI time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient-based and wavelet-based compressed sensing approaches for highly undersampled tomographic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Cherkaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
+                <w:t xml:space="preserve">Jyh-Miin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+                <w:t xml:space="preserve">Gabriele Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Leroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Jannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.113289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2021.113289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005584v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Functional Connectivity for Infraslow Scale-Free Brain Dynamics using Complex Wavelet</w:t>
               </w:r>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2937,399 +2937,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking MRI Reconstruction Neural Networks on Large Public Datasets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PySAP: Python Sparse Data Analysis Package for multidisciplinary image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya G.R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10051816⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.100402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2020.100402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028066v1</w:t>
+                <w:t xml:space="preserve">hal-03491646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D variable-density SPARKLING trajectories for high-resolution T2*-weighted Magnetic Resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (9), pp.e4349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.4349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PySAP: Python Sparse Data Analysis Package for multidisciplinary image processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking MRI Reconstruction Neural Networks on Large Public Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, pp.100402. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2020.100402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10051816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491646v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the number of samples in spatiotemporal dMRI acquisition design</w:t>
               </w:r>
@@ -3449,103 +3449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARKLING: variable-density k-space filling curves for accelerated T 2 * -weighted MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (6), pp.3643-3661. </w:t>
@@ -3577,498 +3577,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
+                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fovet</w:t>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01883271v1</w:t>
+                <w:t xml:space="preserve">cea-01883278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying a neuroanatomical signature of schizophrenia, reproducible across sites and stages, using machine learning with structured sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Löfstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acps.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
+                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.1777 - 1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883278v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Study of the Maximum Degree of Undersampling in Compressed Sensing for T2*-weighted MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4106,77 +4106,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Projection Method on Measures Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (1), pp.83 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4262,51 +4262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 135, pp.132-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4366,77 +4366,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (4), pp.2039-20972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4474,77 +4474,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A projection algorithm for gradient waveforms design in Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (9), pp.2026-2039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4604,51 +4604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4836,308 +4836,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Majorize-Minimize memory gradient method for complex-valued inverse problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variable density sampling with continuous trajectories. Application to MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silviu Ciochina</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.1962-1992</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829788v1</w:t>
+                <w:t xml:space="preserve">hal-00908486v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable density sampling with continuous trajectories. Application to MRI.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Majorize-Minimize memory gradient method for complex-valued inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.285-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908486v5</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramodal processing optimizes visual perceptual learning and plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,51 +5210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between functional connectivity and scale-free dynamics in intrinsic fMRI networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5327,77 +5327,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal wavelet regularization for parallel MRI reconstruction: application to functional MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (6), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5425,291 +5425,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast joint detection-estimation of evoked brain activity in event-related fMRI using a variational approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+                <w:t xml:space="preserve">Group-level impacts of within- and between-subject hemodynamic variability in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2225636⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82C, pp.433-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.05.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00753873v1</w:t>
+                <w:t xml:space="preserve">hal-00854481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-level impacts of within- and between-subject hemodynamic variability in fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solveig Badillo</w:t>
+                <w:t xml:space="preserve">Fast joint detection-estimation of evoked brain activity in event-related fMRI using a variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82C, pp.433-448. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.821-837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.05.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2225636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854481v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00753873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-Free and Multifractal Time Dynamics of fMRI Signals during Rest and Task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,169 +5789,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-max extrapolation scheme for fast estimation of 3D Potts field partition functions. Application to the joint detection-estimation of brain activity in fMRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">A wavelet-based regularized reconstruction algorithm for SENSE parallel MRI with applications to neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 65 (3), pp.325-338. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.185--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-010-0505-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555919v1</w:t>
+                <w:t xml:space="preserve">hal-00692260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
               </w:r>
@@ -6056,541 +6043,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wavelet-based regularized reconstruction algorithm for SENSE parallel MRI with applications to neuroimaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+                <w:t xml:space="preserve">Min-max extrapolation scheme for fast estimation of 3D Potts field partition functions. Application to the joint detection-estimation of brain activity in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (2), pp.185--201. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (3), pp.325-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2010.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-010-0505-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692260v1</w:t>
+                <w:t xml:space="preserve">hal-00555919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre de détection-estimation conjointe pour analyser les données individuelles d’IRMf</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Hierarchical Bayesian Model for Frame Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vincent</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (11), pp.5560--5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2055562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703158v1</w:t>
+                <w:t xml:space="preserve">hal-00692261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Adaptive Mixture Modeling for Analysis of fMRI Time Series.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre de détection-estimation conjointe pour analyser les données individuelles d’IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (1), pp.58-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00470594v1</w:t>
+                <w:t xml:space="preserve">hal-00703158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Bayesian Model for Frame Representation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatially Adaptive Mixture Modeling for Analysis of fMRI Time Series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (11), pp.5560--5571. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.1059-1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2055562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2010.2042064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692261v1</w:t>
+                <w:t xml:space="preserve">cea-00470594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temporal resolution functional MRI using parallel echo-volumar imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rabrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ribés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6671,51 +6671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully Bayesian approach to the parcel-based detection-estimation of brain activity in fMRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tucholka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (9), pp.1256-69. </w:t>
@@ -6939,64 +6939,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application and validation of spatial mixture modelling for the joint detection-estimation of brain activity in fMRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.5218-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7082,51 +7082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (5), pp.360-71</w:t>
@@ -7149,472 +7149,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter binding and invariant recognition of masked words: behavioral and neuroimaging evidence.</w:t>
+                <w:t xml:space="preserve">Letter binding and invariant recognition of masked words: behavioral and neuroimaging evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Naccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Poline</w:t>
+                <w:t xml:space="preserve">J. B. Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 15 (5), pp.307-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 15 (5), pp.307-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00333665v1</w:t>
+                <w:t xml:space="preserve">hal-00349692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the hemodynamic response in event-related functional MRI: Bayesian networks as a framework for efficient Bayesian modeling and inference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marrelec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (8), pp.959-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2004.831221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00333687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter binding and invariant recognition of masked words: behavioral and neuroimaging evidence</w:t>
+                <w:t xml:space="preserve">Letter binding and invariant recognition of masked words: behavioral and neuroimaging evidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Naccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. B. Poline</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 15 (5), pp.307-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 15 (5), pp.307-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0956-7976.2004.00674.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349692v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00333665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Bayesian estimation of the hemodynamic response function in event-related BOLD fMRI using basic physiological information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7661,90 +7661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised robust nonparametric estimation of the hemodynamic response function for any fMRI experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7795,90 +7795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Hemodynamic Response Function in event-related functional MRI: directed acyclic graphs for a general Bayesian inference framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marrelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marrelec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information processing in medical imaging : proceedings of the .. conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18, pp.635-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7903,51 +7903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A half-quadratic block-coordinate descent method for spectral estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7985,51 +7985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized estimation of mixed spectra using a circular Gibbs-Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8115,1077 +8115,1077 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking 3D multi-coil NC-PDNET MRI reconstruction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Plug-and-Play reconstruction for 3D non-cartesian fMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Honololu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771143v1</w:t>
+                <w:t xml:space="preserve">hal-04993532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNAKE-fMRI: A modular fMRI simulator from the space-time domain to k-space data and back</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse multifractale construite sur les weak scaling exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Dumeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2024 - ISMRM &amp; ISMRT Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISMRM, May 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 - XXXe Symposium Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373290v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI-NUFFT: An open source Python package to make non-Cartesian MR Imaging easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Gr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISMRM, May 2025, Honolulu (Hawai), United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2024/4675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gGRAPPA: A Flexible, GPU-Accelerated Python Package for Fast and Efficient generalized GRAPPA Reconstruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SNAKE-fMRI: A modular fMRI simulator from the space-time domain to k-space data and back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Honololu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">ISMRM 2024 - ISMRM &amp; ISMRT Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISMRM, May 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906124v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust plug-and-play methods for highly accelerated non-Cartesian MRI reconstruction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Benchmarking 3D multi-coil NC-PDNET MRI reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tanabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honololu, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759015v2</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECoG-Based Movement Classification and Limbs 3D Translation Prediction : a Deep Learning Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">gGRAPPA: A Flexible, GPU-Accelerated Python Package for Fast and Efficient generalized GRAPPA Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bertrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honololu, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392105v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing GRAPPA to non-Cartesian MRI through SPARKLING: An application to MPRAGE anatomical MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Bottlaender</w:t>
+                <w:t xml:space="preserve">ECoG-Based Movement Classification and Limbs 3D Translation Prediction : a Deep Learning Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Struber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lorach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885977v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-and-Play reconstruction for 3D non-cartesian fMRI data</w:t>
+                <w:t xml:space="preserve">Robust plug-and-play methods for highly accelerated non-Cartesian MRI reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993532v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multifractale construite sur les weak scaling exponents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Merlin Dumeur</w:t>
+                <w:t xml:space="preserve">Bringing GRAPPA to non-Cartesian MRI through SPARKLING: An application to MPRAGE anatomical MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bertrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
+                <w:t xml:space="preserve">Michel Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - XXXe Symposium Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honololu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354914v1</w:t>
+                <w:t xml:space="preserve">hal-04885977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving high temporal resolution using a sliding-window approach for SPARKLING fMRI data: A simulation study</w:t>
               </w:r>
@@ -9197,64 +9197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM &amp; ISMRT 2024 - Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISMRM, May 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9279,90 +9279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Models Trained in a Low-Dimensional Latent Space for Epileptogenic Zone (EZ) Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Marzulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Arnulfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lino Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Palva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9407,269 +9407,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of $\Delta \textrm{B}_0$ field imperfections correction on BOLD sensitivity in 3D-SPARKLING fMRI data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Denoising of FMRI volumes using local low rank methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2023 - Annual Meeting &amp; Exhibition - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2023 - International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Carthagena de India, Colombia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052904v1</w:t>
+                <w:t xml:space="preserve">hal-03895194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising of FMRI volumes using local low rank methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of $\Delta \textrm{B}_0$ field imperfections correction on BOLD sensitivity in 3D-SPARKLING fMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Ster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2023 - International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2023 - Annual Meeting &amp; Exhibition - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, Jun 2023, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03895194v2</w:t>
+                <w:t xml:space="preserve">hal-04052904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Cartesian non-Fourier fmri imaging for high-resolution retinotopic mapping at 7 Tesla</w:t>
               </w:r>
@@ -9681,77 +9681,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Ster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMSAP 2023 - IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2023, Los Suenos, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9770,1455 +9770,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-SPARKLING for functional MRI: A pilot study for retinotopic mapping at 7T</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">MC-PDNET: Deep unrolled neural network for multi-contrast mr image reconstruction from undersampled k-space data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Pooja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2022, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901259v1</w:t>
+                <w:t xml:space="preserve">hal-03389390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid learning of Non-Cartesian k-space trajectory and MR image reconstruction networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prospects of non-Cartesian 3D-SPARKLING encoding for functional MRI: A preliminary case study for retinotopic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2022 - IEEE 19th International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2022, Kolkata, India</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394881v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORE-SPARKLING: non-cartesian trajectories with minimized off-resonance effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D-SPARKLING for functional MRI: A pilot study for retinotopic mapping at 7T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariappan Nadar</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">OHBM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923706v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects of non-Cartesian 3D-SPARKLING encoding for functional MRI: A preliminary case study for retinotopic mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hybrid learning of Non-Cartesian k-space trajectory and MR image reconstruction networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBI 2022 - IEEE 19th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2022, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901204v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in electron tomography and applications in the semiconductor Industry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MORE-SPARKLING: non-cartesian trajectories with minimized off-resonance effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariappan Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCMN 2022 - International Conference on Frontiers of Characterization and Metrology for Nanoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04196279v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B0 field distortions monitoring and correction for 3D non-Cartesian fMRI acquisitions using a field camera: Application to 3D-SPARKLING at 7T</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in electron tomography and applications in the semiconductor Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Saghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Biagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">FCMN 2022 - International Conference on Frontiers of Characterization and Metrology for Nanoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901242v1</w:t>
+                <w:t xml:space="preserve">cea-04196279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHINE: SHaring the INverse Estimate from the forward pass for bi-level optimization and implicit models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">B0 field distortions monitoring and correction for 3D non-Cartesian fMRI acquisitions using a field camera: Application to 3D-SPARKLING at 7T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Ster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2022 - International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtual, United States</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246167v3</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MC-PDNET: Deep unrolled neural network for multi-contrast mr image reconstruction from undersampled k-space data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHINE: SHaring the INverse Estimate from the forward pass for bi-level optimization and implicit models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mannel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumari Pooja</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shaojie Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2022, Kolkata, India</w:t>
+              <w:t xml:space="preserve">ICLR 2022 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389390v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-resonance correction of non-Cartesian SWI using internal field map estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Mailhé</w:t>
+                <w:t xml:space="preserve">Wavelets in the Deep Learning ERA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457211v1</w:t>
+                <w:t xml:space="preserve">hal-03020214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is good old GRAPPA dead?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Learning the sampling density in 2D SPARKLING MRI acquisition for optimized image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2021 - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vancouver / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247596v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the sampling density in 2D SPARKLING MRI acquisition for optimized image reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Is good old GRAPPA dead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ISMRM 2021 - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158831v2</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets in the Deep Learning ERA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Off-resonance correction of non-Cartesian SWI using internal field map estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ripart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+                <w:t xml:space="preserve">Boris Mailhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020214v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Deep Nets MRI Reconstruction Models on the FastMRI Publicly Available Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2020 - International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11243,103 +11243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denoising Score-Matching for Uncertainty Quantification in Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems / Workshop on Deep Learning and Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11364,77 +11364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PySAP-MRI: a Python Package for MR Image Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Farrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11483,990 +11483,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis for cumulant-based epileptic seizure detection in eeg time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Online MR image reconstruction for compressed sensing acquisition in T2* imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">SPIE Conference - Wavelets and Sparsity XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108099v1</w:t>
+                <w:t xml:space="preserve">hal-02265538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI BOLD signal decomposition using a multivariate low-rank model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Online compressed sensing MR image reconstruction for high resolution T2* imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusipco 2019 - 27th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Corunna, Spain</w:t>
+              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163497v2</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SPARKLING for accelerated ex vivo T2*-weighted MRI with compressed sensing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">fMRI BOLD signal decomposition using a multivariate low-rank model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, France</w:t>
+              <w:t xml:space="preserve">Eusipco 2019 - 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Corunna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374538v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking proximal methods acceleration enhancements for CS-acquired MR image analysis reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D SPARKLING for accelerated ex vivo T2*-weighted MRI with compressed sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298569v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSCAR-based reconstruction for compressed sensing and parallel MR imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Benchmarking proximal methods acceleration enhancements for CS-acquired MR image analysis reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314911v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online compressed sensing MR image reconstruction for high resolution T2* imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">OSCAR-based reconstruction for compressed sensing and parallel MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314904v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity-based blind deconvolution of neural activation signal in fMRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multifractal analysis for cumulant-based epileptic seizure detection in eeg time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar D Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICASSP 2019 - International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085810v2</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution-controlled and optimally spread non-Cartesian sampling curves for accelerated in vivo brain imaging at 7 Tesla</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparsity-based blind deconvolution of neural activation signal in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamza Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE-ICASSP 2019 - International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374542v1</w:t>
+                <w:t xml:space="preserve">hal-02085810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast adaptive scene sampling for single-photon 3D lidar images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aongus Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12524,433 +12520,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrationless oscar-based image reconstruction in compressed sensing parallel MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Distribution-controlled and optimally spread non-Cartesian sampling curves for accelerated in vivo brain imaging at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101262v1</w:t>
+                <w:t xml:space="preserve">hal-02374542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online MR image reconstruction for compressed sensing acquisition in T2* imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Calibrationless oscar-based image reconstruction in compressed sensing parallel MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference - Wavelets and Sparsity XVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isbi.2019.8759393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265538v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-free functional connectivity analysis from source reconstructed MEG data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">Interpretable and stable prediction of schizophrenia on a large multisite dataset using machine learning with structured sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V van Wassenhove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2018.8423946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800620v1</w:t>
+                <w:t xml:space="preserve">cea-01883311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-calibrating nonlinear reconstruction algorithms for variable density sampling and parallel reception MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12958,51 +12967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE Sensor Array and Multichannel Signal Processing workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13021,5863 +13030,5854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis vs Synthesis-based Regularization for combined Compressed Sensing and Parallel MRI Reconstruction at 7 Tesla</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale-free functional connectivity analysis from source reconstructed MEG data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cherkaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Grigis</w:t>
+                <w:t xml:space="preserve">V van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poupon</w:t>
+                <w:t xml:space="preserve">H Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Roma, Italy</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800700v2</w:t>
+                <w:t xml:space="preserve">hal-01800620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially regularized wavelet leader scale-free analysis of fMRI data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis vs Synthesis-based Regularization for combined Compressed Sensing and Parallel MRI Reconstruction at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782332v1</w:t>
+                <w:t xml:space="preserve">hal-01800700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable and stable prediction of schizophrenia on a large multisite dataset using machine learning with structured sparsity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially regularized wavelet leader scale-free analysis of fMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRNI.2018.8423946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01883311v1</w:t>
+                <w:t xml:space="preserve">hal-01782332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+                <w:t xml:space="preserve">SPARKLING: Novel Non-Cartesian Sampling Schemes for Accelerated 2D Anatomical Imaging at 7T Using Compressed Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Python in Science Conference (SciPy 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th annua meeting of the International Society for Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566457v1</w:t>
+                <w:t xml:space="preserve">hal-01577200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARKLING: nouveaux schémas d’échantillonnage compressif prospectif pour l’IRM haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially regularized multifractal analysis for fMRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Combrexelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC’17 - 39th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kwang Suk Park, Jul 2017, Jeju, South Korea. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARKLING: Novel Non-Cartesian Sampling Schemes for Accelerated 2D Anatomical Imaging at 7T Using Compressed Sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Bottlaender</w:t>
+                <w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annua meeting of the International Society for Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Python in Science Conference (SciPy 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Austin, TX, United States. pp.34-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25080/shinma-7f4c6e7-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577200v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perceptual learning on resting-state fMRI connectivity: A supervised classification study</w:t>
+                <w:t xml:space="preserve">Multivariate Hurst Exponent Estimation in FMRI. Application to Brain Decoding of Perceptual Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hubert Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusipco 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355478v1</w:t>
+                <w:t xml:space="preserve">hal-01261976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-subject joint parcellation detection estimation in functional MRI</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of perceptual learning on resting-state fMRI connectivity: A supervised classification study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eusipco 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01261982v1</w:t>
+                <w:t xml:space="preserve">hal-01355478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Hurst Exponent Estimation in FMRI. Application to Brain Decoding of Perceptual Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-subject joint parcellation detection estimation in functional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Albughdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.74-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261976v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable density sampling based on physically plausible gradient waveform. Application to 3D MRI angiography</w:t>
+                <w:t xml:space="preserve">Comment représenter une image avec un spaghetti ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119578v1</w:t>
+                <w:t xml:space="preserve">hal-01255315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la génération de schémas d'échantillonnage compressé en IRM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Méthode d'approximation variationnelle pour l'analyse de données d'IRM fonctionnelle acquise par Arterial Spin Labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Patrice Abry; Paulo Gonçalves, Sep 2015, Lyon, France. pp.4</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255325v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Stochastic and Variational Solutions to ASL fMRI Data Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sur la génération de schémas d'échantillonnage compressé en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrice Abry; Paulo Gonçalves, Sep 2015, Lyon, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249018v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Physiologically Informed Solution to Hemodynamic and Perfusion Response Estimation from ASL fMRI Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variable density sampling based on physically plausible gradient waveform. Application to 3D MRI angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249015v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological models comparison for the analysis of ASL FMRI data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Comparison of Stochastic and Variational Solutions to ASL fMRI Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Biomedical Imaging, ISBI 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164125⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.85-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24553-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249014v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convergence de l'activité neurale vers des attracteurs multifractals localisés prédit la capacité d'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variational Physiologically Informed Solution to Hemodynamic and Perfusion Response Estimation from ASL fMRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stanford, CA, United States. pp.57-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2015.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255289v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment représenter une image avec un spaghetti ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Physiological models comparison for the analysis of ASL FMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Biomedical Imaging, ISBI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New York, United States. pp.1348-1351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255315v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'approximation variationnelle pour l'analyse de données d'IRM fonctionnelle acquise par Arterial Spin Labelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La convergence de l'activité neurale vers des attracteurs multifractals localisés prédit la capacité d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254176v1</w:t>
+                <w:t xml:space="preserve">hal-01255289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Selection for Hemodynamic Brain Parcellation in fMRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+                <w:t xml:space="preserve">Physiologically Informed Bayesian Analysis of ASL fMRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Sloboda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO - 22nd European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BAMBI 2014 - First International Workshop on Bayesian and grAphical Models for Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.37 - 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12289-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107475v1</w:t>
+                <w:t xml:space="preserve">hal-01100266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologically informed Bayesian analysis of ASL fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Sloboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Challenges in Neuroscience workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologically Informed Bayesian Analysis of ASL fMRI Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Model Selection for Hemodynamic Brain Parcellation in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Albughdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAMBI 2014 - First International Workshop on Bayesian and grAphical Models for Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO - 22nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.31 - 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12289-2_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01100266v1</w:t>
+                <w:t xml:space="preserve">hal-01107475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding perceptual thresholds from MEG/EEG</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hemodynamically informed parcellation of cerebral FMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recoginition in Neuroimaging (PRNI) (2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.2079-2083, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01032909v1</w:t>
+                <w:t xml:space="preserve">hal-01100186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamically informed parcellation of cerebral FMRI data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Decoding perceptual thresholds from MEG/EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bekhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recoginition in Neuroimaging (PRNI) (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tubingen, Germany. p00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100186v2</w:t>
+                <w:t xml:space="preserve">hal-01032909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling salesman-based variable density sampling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bayesian BOLD and perfusion source separation and deconvolution from functional ASL imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SampTA - 10th Conference International Conference on Sampling Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2013 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1003-1007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848290v1</w:t>
+                <w:t xml:space="preserve">hal-00859373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse parcimonieuse des données d'IRM fonctionnelle dans un cadre bayésien variationnel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From variable density sampling to continuous sampling using Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SampTA - 10th Conference International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933701v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Density Compressed Sensing In MRI. Theoretical vs Heuristic Sampling Strategies</w:t>
+                <w:t xml:space="preserve">Travelling salesman-based variable density sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI - 10th International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SampTA - 10th Conference International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.509-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848271v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic estimation based on Consensus Clustering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse parcimonieuse des données d'IRM fonctionnelle dans un cadre bayésien variationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Enikeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2013 -- 3rd International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">45èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854621v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-induced modulation of scale-free properties of brain activity measured with MEG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variable Density Compressed Sensing In MRI. Theoretical vs Heuristic Sampling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI - 10th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00859389v1</w:t>
+                <w:t xml:space="preserve">hal-00848271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From variable density sampling to continuous sampling using Markov chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hemodynamic estimation based on Consensus Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SampTA - 10th Conference International Conference on Sampling Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.200-203</w:t>
+              <w:t xml:space="preserve">PRNI 2013 -- 3rd International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848286v1</w:t>
+                <w:t xml:space="preserve">hal-00854621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-session extension of the joint-detection framework in fMRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning-induced modulation of scale-free properties of brain activity measured with MEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2013 - International Symposium on BIomedical Imaging: From Nano to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Fransisco, United States. pp.1512-1515, </w:t>
+              <w:t xml:space="preserve">10th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2013, San Francisco, United States. pp.998-1001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854624v1</w:t>
+                <w:t xml:space="preserve">hal-00859389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex-valued majorize-minimize memory gradient method with application to parallel MRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-session extension of the joint-detection framework in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2013 - International Symposium on BIomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Fransisco, United States. pp.1512-1515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866800v1</w:t>
+                <w:t xml:space="preserve">hal-00854624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Variable Selection To Assess Experimental Condition Relevance In Event-Related fMRI</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A complex-valued majorize-minimize memory gradient method with application to parallel MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2013 - 10th IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.14283743.1-14283743.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00859391v1</w:t>
+                <w:t xml:space="preserve">hal-00866800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Joint Detection-Estimation of cerebral vasoreactivity from ASL fMRI data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Variable Selection To Assess Experimental Condition Relevance In Event-Related fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2013 - 16th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_76⟩</w:t>
+              <w:t xml:space="preserve">ISBI 2013 - 10th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1508-1511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854437v1</w:t>
+                <w:t xml:space="preserve">hal-00859391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian BOLD and perfusion source separation and deconvolution from functional ASL imaging</w:t>
+                <w:t xml:space="preserve">Bayesian Joint Detection-Estimation of cerebral vasoreactivity from ASL fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Villien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1003-1007, </w:t>
+              <w:t xml:space="preserve">MICCAI 2013 - 16th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scientific Council of Japan, Sep 2013, Nagoya, Japan. pp.616-623, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859373v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables dans un cadre Bayésien de traitement de données d'IRM fonctionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bakhous</w:t>
+                <w:t xml:space="preserve">Robust voxel-wise Joint Detection Estimation of Brain Activity in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2012 - 19th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1273-1276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780088v1</w:t>
+                <w:t xml:space="preserve">hal-00859386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYR2PICS: Hybrid Regularized Reconstruction for combined Parallel Imaging and Compressive Sensing in MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MODULATION OF SCALE-FREE PROPERTIES OF BRAIN ACTIVITY IN MEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meriaux</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1531--1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00691623v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00699905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic-informed parcellation of fMRI data in a Joint Detection Estimation framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive experimental condition selection in event-related fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2012 - 15th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.180-188, </w:t>
+              <w:t xml:space="preserve">ISBI 2012 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1755-1758, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33454-2_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859388v1</w:t>
+                <w:t xml:space="preserve">cea-00710489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive experimental condition selection in event-related fMRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HYR2PICS: Hybrid Regularized Reconstruction for combined Parallel Imaging and Compressive Sensing in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2012 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00710489v1</w:t>
+                <w:t xml:space="preserve">cea-00691623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust voxel-wise Joint Detection Estimation of Brain Activity in fMRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de variables dans un cadre Bayésien de traitement de données d'IRM fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2012 - 19th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44e Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2012, Bruxelles, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859386v1</w:t>
+                <w:t xml:space="preserve">hal-00780088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODULATION OF SCALE-FREE PROPERTIES OF BRAIN ACTIVITY IN MEG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hemodynamic-informed parcellation of fMRI data in a Joint Detection Estimation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2012 - 15th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.180-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33454-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00699905v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational Bayesian approach for the Joint Detection Estimation of Brain Activity in functional MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">IMPACT OF THE JOINT DETECTION-ESTIMATION APPROACH ON RANDOM EFFECTS GROUP STUDIES IN FMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2011, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Biomedical Imaging: from Macro to Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.1811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780559v1</w:t>
+                <w:t xml:space="preserve">cea-00559436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction from multiple sensors using Stein's principle. Application to parallel MRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variational solution to the joint detection estimation of brain activity in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2011 - 14th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.260-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23629-7_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733471v1</w:t>
+                <w:t xml:space="preserve">inserm-00635384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the joint detection-estimation approach on random effects group studies in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2011 - IEEE Computer Society International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.376-380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian variational approximation for the joint detection estimation of brain activity in fMRI</w:t>
+                <w:t xml:space="preserve">A Variational Bayesian approach for the Joint Detection Estimation of Brain Activity in functional MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011 - IEEE Statistical Signal Processing Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2011, Tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780506v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIFRACTAL ANALYSIS OF RESTING STATE NETWORKS IN FUNCTIONAL MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Image reconstruction from multiple sensors using Stein's principle. Application to parallel MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moty Almog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. paper ID 1544</w:t>
+              <w:t xml:space="preserve">ISBI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00558870v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational solution to the joint detection estimation of brain activity in fMRI</w:t>
+                <w:t xml:space="preserve">Bayesian variational approximation for the joint detection estimation of brain activity in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2011 - 14th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23629-7_32⟩</w:t>
+              <w:t xml:space="preserve">SSP 2011 - IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.469-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00635384v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF THE JOINT DETECTION-ESTIMATION APPROACH ON RANDOM EFFECTS GROUP STUDIES IN FMRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MULTIFRACTAL ANALYSIS OF RESTING STATE NETWORKS IN FUNCTIONAL MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moty Almog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Biomedical Imaging: from Macro to Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.1811</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. paper ID 1544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00559436v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00558870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICA-based sparse feature recovery from fMRI datasets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A hierarchical Bayesian model for frame representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Imaging, IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.1177</w:t>
+              <w:t xml:space="preserve">IEEE International Conference Acoustics, Speech, and Signal (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, USA, France. pp.4086-4089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489506v1</w:t>
+                <w:t xml:space="preserve">hal-00853350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with brain deactivations in the joint detection-estimation framework?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ICA-based sparse feature recovery from fMRI datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBM 2010 - Humain Brain Mapping conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Biomedical Imaging, IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780743v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical Bayesian model for frame representation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to deal with brain deactivations in the joint detection-estimation framework?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Acoustics, Speech, and Signal (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, USA, France. pp.4086-4089</w:t>
+              <w:t xml:space="preserve">HBM 2010 - Humain Brain Mapping conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853350v1</w:t>
+                <w:t xml:space="preserve">hal-00780743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of a sparsity promoting criterion for the recovery of complex-valued signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18928,51 +18928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19036,51 +19036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19131,77 +19131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocalibrated regularized parallel MRI reconstruction in the wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France, France. pp.756-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19220,381 +19220,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial mixture modelling for the joint detection-estimation of brain activity in fMRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling non-linear and non-stationary effects of the BOLD response using mixture models in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Makni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Honolulu, HA, United States. pp.325-328</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping (12th Annual Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408628v1</w:t>
+                <w:t xml:space="preserve">hal-00408606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du rééchantillonnage stochastique de l'échelle en détection-estimation de l'activité cérébrale par IRMf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial mixture modelling for the joint detection-estimation of brain activity in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France. pp 373-376</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, HA, United States. pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359958v1</w:t>
+                <w:t xml:space="preserve">hal-00408628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling non-linear and non-stationary effects of the BOLD response using mixture models in fMRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Application du rééchantillonnage stochastique de l'échelle en détection-estimation de l'activité cérébrale par IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Makni</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Veit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping (12th Annual Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp 373-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408606v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges spatiaux pour la détection-estimation conjointe de l'activité cérébrale en imagerie fonctionnelle (IRMf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19632,64 +19632,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian joint detection-estimation of brain activity using MCMC with a Gamma-Gaussian mixture prior model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19740,64 +19740,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint detection-estimation of brain activity in fMRI using an autoregressive noise model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19861,64 +19861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferath Kherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19992,51 +19992,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Detection-Estimation in Functional MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20113,51 +20113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection-estimation conjointe en IRM fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20270,90 +20270,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">method and apparatus for accelerated magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2020/0205692. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -20401,64 +20401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/IB2011/002330. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20489,64 +20489,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal regularized reconstruction for parallel MRI acquisition systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaari Lotfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20609,51 +20609,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MÉTHODES MARKOVIENNES EN ESTIMATION SPECTRALE NON PARAMETRIQUES. APPLICATION EN IMAGERIE RADAR DOPPLER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20712,51 +20712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique cérébrale en neuroimagerie fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université Paris Sud - Paris XI, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20864,51 +20864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12555D1A"/>
+    <w:nsid w:val="B2AD3A68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21012,51 +21012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C5FCED6D"/>
+    <w:nsid w:val="7EDF62A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21160,51 +21160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C059AF13"/>
+    <w:nsid w:val="389C20A7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21308,51 +21308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F681C28D"/>
+    <w:nsid w:val="AF8F5932"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21548,51 +21548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://neurospin-wiki.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05392104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marzulli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleuz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Martel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1521491" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Dumeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matias Palva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01245-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Comby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daval-Fr&#233;rot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caini Pan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tanabene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Oudjman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Amor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya G. R." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Ster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Giliyar Radhakrishna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29943" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng H. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arnulfo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Nobili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Myrov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412902012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533862v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10020158" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188997v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Ramzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3144619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Michalewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01123-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03650758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mailh&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariappan S. Nadar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03929306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariappan Nadar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29297" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090471v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3157269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bapst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030058" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066150v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Muckley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riemenschneider" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Radmanesh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunu Jeong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3075856" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyh-Miin Lin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113289" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005584v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Cherkaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03068382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria La Rocca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wassenhove" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.578537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051816" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637943v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grigis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Gueddari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ramzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya G.R." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2020.100402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauffert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27678" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-016-9346-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373758v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2544251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952554v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Florescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908486v5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zilber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azizi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.02.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Jade He" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854481v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varoquaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadaghiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinschmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00186" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0505-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7HSXTPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2010.2042064" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabrait" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Makni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.02.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.903226" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333639v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353518" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333665v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naccache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Poline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0956-7976.2004.00674.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333687v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2004.831221" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349692v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Poline" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.10100" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.817759" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333746v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.950776" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373290v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373299v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Gr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4675" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertrait" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759015v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lapostolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980851" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05392105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souriau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Struber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228521" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885977v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993532v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427082v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843593v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Palva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715112" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895194v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230489" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03394881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923706v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901204v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04196279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biagi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246167v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mannel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Bai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389390v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Pooja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457211v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ripart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03247596v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158831v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020167v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lanusse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Farrens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Starck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108099v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163497v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374538v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298569v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314911v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314904v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02085810v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374542v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298998v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aongus Mccarthy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S Buller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101262v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759393" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265538v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800620v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V van Wassenhove" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wendt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782428v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carri&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800700v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherkaoui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782332v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577207v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574216v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combrexelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577200v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261982v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493214" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261976v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pell&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boucher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249018v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_11" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249015v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2015.12" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249014v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164125" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255289v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255315v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254176v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107613v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sloboda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100266v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12289-2_4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032909v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bekhti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100186v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853965" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848290v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933701v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848271v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854621v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556645" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848286v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854624v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556822" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866800v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859391v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556821" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854437v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_76" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859373v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637800" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00691623v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859388v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_23" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859386v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467099" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00699905v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733471v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Marin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854626v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872427" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00558870v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Almog" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00559436v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489506v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780743v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470636v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470658v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621892v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cha&#226;ri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408628v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359958v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408606v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408669v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408603v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408572v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615923v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254177v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118827253.ch7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823455v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103344v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00333734v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://neurospin-wiki.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Dumeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matias Palva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01245-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05392104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marzulli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleuz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Martel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1521491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Comby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daval-Fr&#233;rot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caini Pan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tanabene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Oudjman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Amor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Ster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Giliyar Radhakrishna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng H. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arnulfo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Nobili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Myrov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17996" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya G. R." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533862v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412902012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10020158" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mailh&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariappan Nadar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bapst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29738" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03650758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariappan S. Nadar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Ramzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Michalewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01123-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188997v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3144619" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03929306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29297" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090471v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3157269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005584v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Cherkaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066150v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Muckley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riemenschneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Radmanesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunu Jeong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3075856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyh-Miin Lin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03068382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria La Rocca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wassenhove" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.578537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grigis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Gueddari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ramzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya G.R." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2020.100402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4349" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauffert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27678" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-016-9346-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373758v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2544251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952554v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908486v5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Florescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zilber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azizi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.02.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Jade He" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varoquaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadaghiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinschmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00186" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0505-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7HSXTPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2010.2042064" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabrait" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Makni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.02.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.903226" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333639v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353518" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349692v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naccache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Poline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333687v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2004.831221" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Poline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0956-7976.2004.00674.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.10100" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.817759" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333746v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.950776" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993532v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373299v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Gr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4675" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373290v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906124v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertrait" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05392105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souriau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Struber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228521" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759015v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lapostolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980851" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885977v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427082v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843593v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Palva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715112" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895194v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230489" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389390v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Pooja" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901204v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901259v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03394881v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04196279v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biagi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901242v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246167v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mannel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Bai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020214v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158831v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03247596v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457211v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ripart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020167v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lanusse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Farrens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Starck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265538v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314904v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163497v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374538v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298569v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314911v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108099v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02085810v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298998v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aongus Mccarthy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S Buller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374542v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101262v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759393" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782428v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carri&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800620v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V van Wassenhove" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wendt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800700v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherkaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782332v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577200v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577207v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574216v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combrexelle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pell&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355478v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261982v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493214" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255315v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254176v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119578v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boucher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249018v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_11" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249015v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2015.12" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249014v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164125" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255289v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sloboda" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12289-2_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107613v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107475v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100186v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853965" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032909v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bekhti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637800" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848286v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848290v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933701v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848271v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854621v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556645" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854624v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556822" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866800v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556821" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854437v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_76" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859386v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467099" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00699905v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00691623v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859388v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_23" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00559436v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854626v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872427" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733471v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Marin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00558870v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Almog" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489506v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780743v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470636v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470658v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621892v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cha&#226;ri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408606v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408628v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359958v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408669v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408603v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408572v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615923v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254177v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118827253.ch7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823455v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103344v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00333734v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>