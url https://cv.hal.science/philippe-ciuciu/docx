--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1076,248 +1076,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNAKE: A modular realistic fMRI data simulator from the space-time domain to k-space and back Open Access</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep image prior for limited-angle electron tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">Zineb Saghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guetaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.121⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.02012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412902012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533862v2</w:t>
+                <w:t xml:space="preserve">hal-04747438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep image prior for limited-angle electron tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Guetaz</w:t>
+                <w:t xml:space="preserve">SNAKE: A modular realistic fMRI data simulator from the space-time domain to k-space and back Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas David</w:t>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129, pp.02012. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412902012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747438v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving spreading projection algorithm for rapid k‐space sampling trajectories through minimized off‐resonance effects and gridding of low frequencies</w:t>
               </w:r>
@@ -1342,51 +1342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1518,844 +1518,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-assisted model-based off-resonance correction for non-Cartesian SWI</w:t>
+                <w:t xml:space="preserve">Iterative static ∆B0 field map estimation for off-resonance correction in non-Cartesian susceptibility weighted imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mailhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariappan Nadar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanche Bapst</w:t>
+                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 90 (4), pp.1431-1445. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935487v1</w:t>
+                <w:t xml:space="preserve">hal-03650758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative static ∆B0 field map estimation for off-resonance correction in non-Cartesian susceptibility weighted imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Mailhé</w:t>
+                <w:t xml:space="preserve">Wavelets in the deep learning era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Michalewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01123-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650758v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets in the deep learning era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">NC-PDNet: a Density-Compensated Unrolled Network for 2D and 3D non-Cartesian MRI Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Starck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-022-01123-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3144619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346892v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188997v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NC-PDNet: a Density-Compensated Unrolled Network for 2D and 3D non-Cartesian MRI Reconstruction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iterative static $\Delta$B0 field map estimation for off-resonance correction in non-Cartesian susceptibility weighted imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariappan Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3144619⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 88 (4), pp.1592-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188997v3</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative static $\Delta$B0 field map estimation for off-resonance correction in non-Cartesian susceptibility weighted imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Full 3D SPARKLING Trajectories for High-Resolution Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 88 (4), pp.1592-1607. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (8), pp.2105-2117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.29297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3157269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929306v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Full 3D SPARKLING Trajectories for High-Resolution Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+                <w:t xml:space="preserve">Deep learning-assisted model-based off-resonance correction for non-Cartesian SWI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariappan Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">Blanche Bapst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (8), pp.2105-2117. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90 (4), pp.1431-1445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2022.3157269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090471v2</w:t>
+                <w:t xml:space="preserve">hal-03935487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate semi-blind deconvolution of fMRI time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,399 +2937,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PySAP: Python Sparse Data Analysis Package for multidisciplinary image processing</w:t>
+                <w:t xml:space="preserve">3D variable-density SPARKLING trajectories for high-resolution T2*-weighted Magnetic Resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Farrens</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chaithya G.R.</w:t>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2020.100402⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (9), pp.e4349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491646v1</w:t>
+                <w:t xml:space="preserve">hal-02637943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D variable-density SPARKLING trajectories for high-resolution T2*-weighted Magnetic Resonance imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking MRI Reconstruction Neural Networks on Large Public Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4349⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10051816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637943v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking MRI Reconstruction Neural Networks on Large Public Datasets</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PySAP: Python Sparse Data Analysis Package for multidisciplinary image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya G.R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Astronomy and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.100402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10051816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2020.100402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028066v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the number of samples in spatiotemporal dMRI acquisition design</w:t>
               </w:r>
@@ -3449,64 +3449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARKLING: variable-density k-space filling curves for accelerated T 2 * -weighted MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,77 +3985,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Study of the Maximum Degree of Undersampling in Compressed Sensing for T2*-weighted MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4132,51 +4132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45 (1), pp.83 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4392,51 +4392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (4), pp.2039-20972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4474,51 +4474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A projection algorithm for gradient waveforms design in Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.1962-1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5789,765 +5789,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wavelet-based regularized reconstruction algorithm for SENSE parallel MRI with applications to neuroimaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zilbovicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (Pt 2), pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692260v1</w:t>
+                <w:t xml:space="preserve">hal-00700801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fillard</w:t>
+                <w:t xml:space="preserve">Min-max extrapolation scheme for fast estimation of 3D Potts field partition functions. Application to the joint detection-estimation of brain activity in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (3), pp.325-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-010-0505-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700801v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-max extrapolation scheme for fast estimation of 3D Potts field partition functions. Application to the joint detection-estimation of brain activity in fMRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">A wavelet-based regularized reconstruction algorithm for SENSE parallel MRI with applications to neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 65 (3), pp.325-338. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.185--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-010-0505-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555919v1</w:t>
+                <w:t xml:space="preserve">hal-00692260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Bayesian Model for Frame Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Un cadre de détection-estimation conjointe pour analyser les données individuelles d’IRMf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (1), pp.58-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692261v1</w:t>
+                <w:t xml:space="preserve">hal-00703158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre de détection-estimation conjointe pour analyser les données individuelles d’IRMf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Donnet</w:t>
+                <w:t xml:space="preserve">Spatially Adaptive Mixture Modeling for Analysis of fMRI Time Series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.1059-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2010.2042064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703158v1</w:t>
+                <w:t xml:space="preserve">cea-00470594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Adaptive Mixture Modeling for Analysis of fMRI Time Series.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Risser</w:t>
+                <w:t xml:space="preserve">A Hierarchical Bayesian Model for Frame Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (4), pp.1059-1074. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (11), pp.5560--5571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2010.2042064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2055562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00470594v1</w:t>
+                <w:t xml:space="preserve">hal-00692261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temporal resolution functional MRI using parallel echo-volumar imaging</w:t>
               </w:r>
@@ -6671,51 +6671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully Bayesian approach to the parcel-based detection-estimation of brain activity in fMRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6952,51 +6952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.5218-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7149,51 +7149,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter binding and invariant recognition of masked words: behavioral and neuroimaging evidence</w:t>
+                <w:t xml:space="preserve">Letter binding and invariant recognition of masked words: behavioral and neuroimaging evidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Jobert</w:t>
@@ -7213,229 +7213,238 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Poline</w:t>
+                <w:t xml:space="preserve">J.-B. Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 15 (5), pp.307-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 15 (5), pp.307-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0956-7976.2004.00674.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349692v1</w:t>
+                <w:t xml:space="preserve">cea-00333665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the hemodynamic response in event-related functional MRI: Bayesian networks as a framework for efficient Bayesian modeling and inference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (8), pp.959-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2004.831221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00333687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter binding and invariant recognition of masked words: behavioral and neuroimaging evidence.</w:t>
+                <w:t xml:space="preserve">Letter binding and invariant recognition of masked words: behavioral and neuroimaging evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Jobert</w:t>
@@ -7449,172 +7458,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Naccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Poline</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 15 (5), pp.307-13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 15 (5), pp.307-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00333665v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Bayesian estimation of the hemodynamic response function in event-related BOLD fMRI using basic physiological information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7687,64 +7687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7795,90 +7795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Hemodynamic Response Function in event-related functional MRI: directed acyclic graphs for a general Bayesian inference framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information processing in medical imaging : proceedings of the .. conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18, pp.635-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8115,1077 +8115,1077 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-and-Play reconstruction for 3D non-cartesian fMRI data</w:t>
+                <w:t xml:space="preserve">SNAKE-fMRI: A modular fMRI simulator from the space-time domain to k-space data and back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ISMRM 2024 - ISMRM &amp; ISMRT Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISMRM, May 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993532v1</w:t>
+                <w:t xml:space="preserve">hal-05373290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multifractale construite sur les weak scaling exponents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
+                <w:t xml:space="preserve">MRI-NUFFT: An open source Python package to make non-Cartesian MR Imaging easier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Gr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2025 - XXXe Symposium Signal and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISMRM, May 2025, Honolulu (Hawai), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58530/2024/4675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354914v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-NUFFT: An open source Python package to make non-Cartesian MR Imaging easier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">Benchmarking 3D multi-coil NC-PDNET MRI reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tanabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISMRM, May 2025, Honolulu (Hawai), United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2025, Honololu, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373299v1</w:t>
+                <w:t xml:space="preserve">hal-04771143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNAKE-fMRI: A modular fMRI simulator from the space-time domain to k-space data and back</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">gGRAPPA: A Flexible, GPU-Accelerated Python Package for Fast and Efficient generalized GRAPPA Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bertrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2024 - ISMRM &amp; ISMRT Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISMRM, May 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honololu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373290v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking 3D multi-coil NC-PDNET MRI reconstruction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
+                <w:t xml:space="preserve">Robust plug-and-play methods for highly accelerated non-Cartesian MRI reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771143v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gGRAPPA: A Flexible, GPU-Accelerated Python Package for Fast and Efficient generalized GRAPPA Reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+                <w:t xml:space="preserve">ECoG-Based Movement Classification and Limbs 3D Translation Prediction : a Deep Learning Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Souriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Struber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lorach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11228521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906124v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECoG-Based Movement Classification and Limbs 3D Translation Prediction : a Deep Learning Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">Bringing GRAPPA to non-Cartesian MRI through SPARKLING: An application to MPRAGE anatomical MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bertrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Honololu, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392105v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust plug-and-play methods for highly accelerated non-Cartesian MRI reconstruction</w:t>
+                <w:t xml:space="preserve">Plug-and-Play reconstruction for 3D non-cartesian fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 22nd International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04759015v2</w:t>
+                <w:t xml:space="preserve">hal-04993532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing GRAPPA to non-Cartesian MRI through SPARKLING: An application to MPRAGE anatomical MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Massire</w:t>
+                <w:t xml:space="preserve">Analyse multifractale construite sur les weak scaling exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Dumeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bottlaender</w:t>
+                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM &amp; ISMRT 2025 - Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Honololu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2025 - XXXe Symposium Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885977v1</w:t>
+                <w:t xml:space="preserve">hal-05354914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving high temporal resolution using a sliding-window approach for SPARKLING fMRI data: A simulation study</w:t>
               </w:r>
@@ -9210,51 +9210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM &amp; ISMRT 2024 - Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISMRM, May 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9439,51 +9439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9694,51 +9694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Ster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9770,159 +9770,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MC-PDNET: Deep unrolled neural network for multi-contrast mr image reconstruction from undersampled k-space data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+                <w:t xml:space="preserve">Prospects of non-Cartesian 3D-SPARKLING encoding for functional MRI: A preliminary case study for retinotopic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2022, Kolkata, India</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389390v1</w:t>
+                <w:t xml:space="preserve">hal-03901204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects of non-Cartesian 3D-SPARKLING encoding for functional MRI: A preliminary case study for retinotopic mapping</w:t>
+                <w:t xml:space="preserve">3D-SPARKLING for functional MRI: A pilot study for retinotopic mapping at 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
@@ -9957,1268 +9974,1251 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">OHBM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901204v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-SPARKLING for functional MRI: A pilot study for retinotopic mapping at 7T</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid learning of Non-Cartesian k-space trajectory and MR image reconstruction networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISBI 2022 - IEEE 19th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2022, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901259v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid learning of Non-Cartesian k-space trajectory and MR image reconstruction networks</w:t>
+                <w:t xml:space="preserve">MORE-SPARKLING: non-cartesian trajectories with minimized off-resonance effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariappan Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2022 - IEEE 19th International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2022, Kolkata, India</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394881v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MORE-SPARKLING: non-cartesian trajectories with minimized off-resonance effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in electron tomography and applications in the semiconductor Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Saghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Biagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">FCMN 2022 - International Conference on Frontiers of Characterization and Metrology for Nanoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923706v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04196279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in electron tomography and applications in the semiconductor Industry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B0 field distortions monitoring and correction for 3D non-Cartesian fMRI acquisitions using a field camera: Application to 3D-SPARKLING at 7T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Ster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCMN 2022 - International Conference on Frontiers of Characterization and Metrology for Nanoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04196279v1</w:t>
+                <w:t xml:space="preserve">hal-03901242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B0 field distortions monitoring and correction for 3D non-Cartesian fMRI acquisitions using a field camera: Application to 3D-SPARKLING at 7T</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulant</w:t>
+                <w:t xml:space="preserve">SHINE: SHaring the INverse Estimate from the forward pass for bi-level optimization and implicit models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mannel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaojie Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICLR 2022 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901242v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHINE: SHaring the INverse Estimate from the forward pass for bi-level optimization and implicit models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">MC-PDNET: Deep unrolled neural network for multi-contrast mr image reconstruction from undersampled k-space data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumari Pooja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2022 - International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Virtual, United States</w:t>
+              <w:t xml:space="preserve">ISBI 2022 - IEEE International Symposium on Biomedical Imaging 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2022, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246167v3</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets in the Deep Learning ERA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Learning the sampling density in 2D SPARKLING MRI acquisition for optimized image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020214v1</w:t>
+                <w:t xml:space="preserve">hal-03158831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the sampling density in 2D SPARKLING MRI acquisition for optimized image reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Is good old GRAPPA dead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ISMRM 2021 - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vancouver / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158831v2</w:t>
+                <w:t xml:space="preserve">hal-03247596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is good old GRAPPA dead?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Off-resonance correction of non-Cartesian SWI using internal field map estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daval-Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ripart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2021 - Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vancouver / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247596v1</w:t>
+                <w:t xml:space="preserve">hal-03457211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-resonance correction of non-Cartesian SWI using internal field map estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Mailhé</w:t>
+                <w:t xml:space="preserve">Wavelets in the Deep Learning ERA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariappan S. Nadar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457211v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Deep Nets MRI Reconstruction Models on the FastMRI Publicly Available Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2020 - International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Iowa City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11243,90 +11243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denoising Score-Matching for Uncertainty Quantification in Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11390,51 +11390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaithya Giliyar Radhakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Farrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11483,878 +11483,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online MR image reconstruction for compressed sensing acquisition in T2* imaging</w:t>
+                <w:t xml:space="preserve">Online compressed sensing MR image reconstruction for high resolution T2* imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Conference - Wavelets and Sparsity XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265538v1</w:t>
+                <w:t xml:space="preserve">hal-02314904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online compressed sensing MR image reconstruction for high resolution T2* imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+                <w:t xml:space="preserve">fMRI BOLD signal decomposition using a multivariate low-rank model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Eusipco 2019 - 27th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Corunna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314904v1</w:t>
+                <w:t xml:space="preserve">hal-02163497v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI BOLD signal decomposition using a multivariate low-rank model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Halimi</w:t>
+                <w:t xml:space="preserve">3D SPARKLING for accelerated ex vivo T2*-weighted MRI with compressed sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusipco 2019 - 27th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Corunna, Spain</w:t>
+              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163497v2</w:t>
+                <w:t xml:space="preserve">hal-02374538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D SPARKLING for accelerated ex vivo T2*-weighted MRI with compressed sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+                <w:t xml:space="preserve">Benchmarking proximal methods acceleration enhancements for CS-acquired MR image analysis reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, France</w:t>
+              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374538v1</w:t>
+                <w:t xml:space="preserve">hal-02298569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking proximal methods acceleration enhancements for CS-acquired MR image analysis reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaccharie Ramzi</w:t>
+                <w:t xml:space="preserve">OSCAR-based reconstruction for compressed sensing and parallel MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298569v1</w:t>
+                <w:t xml:space="preserve">hal-02314911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSCAR-based reconstruction for compressed sensing and parallel MR imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+                <w:t xml:space="preserve">Multifractal analysis for cumulant-based epileptic seizure detection in eeg time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar D Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019 - 27th Annual Meeting and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314911v1</w:t>
+                <w:t xml:space="preserve">hal-02108099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis for cumulant-based epileptic seizure detection in eeg time series</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution-controlled and optimally spread non-Cartesian sampling curves for accelerated in vivo brain imaging at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108099v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity-based blind deconvolution of neural activation signal in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12520,2615 +12524,2611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution-controlled and optimally spread non-Cartesian sampling curves for accelerated in vivo brain imaging at 7 Tesla</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibrationless oscar-based image reconstruction in compressed sensing parallel MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isbi.2019.8759393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374542v1</w:t>
+                <w:t xml:space="preserve">hal-02101262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrationless oscar-based image reconstruction in compressed sensing parallel MRI</w:t>
+                <w:t xml:space="preserve">Online MR image reconstruction for compressed sensing acquisition in T2* imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Conference - Wavelets and Sparsity XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/isbi.2019.8759393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02101262v1</w:t>
+                <w:t xml:space="preserve">hal-02265538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable and stable prediction of schizophrenia on a large multisite dataset using machine learning with structured sparsity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+                <w:t xml:space="preserve">Self-calibrating nonlinear reconstruction algorithms for variable density sampling and parallel reception MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Gueddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leboyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IEEE Sensor Array and Multichannel Signal Processing workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01883311v1</w:t>
+                <w:t xml:space="preserve">hal-01782428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibrating nonlinear reconstruction algorithms for variable density sampling and parallel reception MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Lazarus</w:t>
+                <w:t xml:space="preserve">Scale-free functional connectivity analysis from source reconstructed MEG data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Carrié</w:t>
+                <w:t xml:space="preserve">V van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vignaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE Sensor Array and Multichannel Signal Processing workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Sheffield, United Kingdom. pp.1-5</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782428v2</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-free functional connectivity analysis from source reconstructed MEG data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis vs Synthesis-based Regularization for combined Compressed Sensing and Parallel MRI Reconstruction at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V van Wassenhove</w:t>
+                <w:t xml:space="preserve">H. Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. El Gueddari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Wendt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
+                <w:t xml:space="preserve">F. Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.1-5</w:t>
+              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800620v1</w:t>
+                <w:t xml:space="preserve">hal-01800700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis vs Synthesis-based Regularization for combined Compressed Sensing and Parallel MRI Reconstruction at 7 Tesla</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially regularized wavelet leader scale-free analysis of fMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Roma, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800700v2</w:t>
+                <w:t xml:space="preserve">hal-01782332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially regularized wavelet leader scale-free analysis of fMRI data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpretable and stable prediction of schizophrenia on a large multisite dataset using machine learning with structured sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2018.8423946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782332v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARKLING: Novel Non-Cartesian Sampling Schemes for Accelerated 2D Anatomical Imaging at 7T Using Compressed Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">SPARKLING: nouveaux schémas d’échantillonnage compressif prospectif pour l’IRM haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annua meeting of the International Society for Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577200v1</w:t>
+                <w:t xml:space="preserve">hal-01577207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARKLING: nouveaux schémas d’échantillonnage compressif prospectif pour l’IRM haute résolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatially regularized multifractal analysis for fMRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Combrexelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">EMBC’17 - 39th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kwang Suk Park, Jul 2017, Jeju, South Korea. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577207v1</w:t>
+                <w:t xml:space="preserve">hal-01574216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially regularized multifractal analysis for fMRI Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC’17 - 39th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Python in Science Conference (SciPy 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Austin, TX, United States. pp.34-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25080/shinma-7f4c6e7-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574216v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyHRF: A Python Library for the Analysis of fMRI Data Based on Local Estimation of the Hemodynamic Response Function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+                <w:t xml:space="preserve">SPARKLING: Novel Non-Cartesian Sampling Schemes for Accelerated 2D Anatomical Imaging at 7T Using Compressed Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Python in Science Conference (SciPy 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th annua meeting of the International Society for Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25080/shinma-7f4c6e7-006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01566457v1</w:t>
+                <w:t xml:space="preserve">hal-01577200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Hurst Exponent Estimation in FMRI. Application to Brain Decoding of Perceptual Learning</w:t>
+                <w:t xml:space="preserve">Impact of perceptual learning on resting-state fMRI connectivity: A supervised classification study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Pellé</w:t>
+                <w:t xml:space="preserve">Mehdi Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Rahim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Eusipco 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261976v1</w:t>
+                <w:t xml:space="preserve">hal-01355478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perceptual learning on resting-state fMRI connectivity: A supervised classification study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+                <w:t xml:space="preserve">Multi-subject joint parcellation detection estimation in functional MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Albughdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusipco 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.74-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355478v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-subject joint parcellation detection estimation in functional MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Multivariate Hurst Exponent Estimation in FMRI. Application to Brain Decoding of Perceptual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp.74-77, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261982v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment représenter une image avec un spaghetti ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur la génération de schémas d'échantillonnage compressé en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Patrice Abry; Paulo Gonçalves, Sep 2015, Lyon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255315v1</w:t>
+                <w:t xml:space="preserve">hal-01255325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'approximation variationnelle pour l'analyse de données d'IRM fonctionnelle acquise par Arterial Spin Labelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+                <w:t xml:space="preserve">Variable density sampling based on physically plausible gradient waveform. Application to 3D MRI angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254176v1</w:t>
+                <w:t xml:space="preserve">hal-01119578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la génération de schémas d'échantillonnage compressé en IRM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonas Kahn</w:t>
+                <w:t xml:space="preserve">Comparison of Stochastic and Variational Solutions to ASL fMRI Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.85-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24553-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255325v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable density sampling based on physically plausible gradient waveform. Application to 3D MRI angiography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mériaux</w:t>
+                <w:t xml:space="preserve">Variational Physiologically Informed Solution to Hemodynamic and Perfusion Response Estimation from ASL fMRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stanford, CA, United States. pp.57-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2015.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119578v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Stochastic and Variational Solutions to ASL fMRI Data Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Physiological models comparison for the analysis of ASL FMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24553-9_11⟩</w:t>
+              <w:t xml:space="preserve">12th IEEE International Symposium on Biomedical Imaging, ISBI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New York, United States. pp.1348-1351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249018v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Physiologically Informed Solution to Hemodynamic and Perfusion Response Estimation from ASL fMRI Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La convergence de l'activité neurale vers des attracteurs multifractals localisés prédit la capacité d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249015v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological models comparison for the analysis of ASL FMRI data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">Comment représenter une image avec un spaghetti ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Symposium on Biomedical Imaging, ISBI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01249014v1</w:t>
+                <w:t xml:space="preserve">hal-01255315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convergence de l'activité neurale vers des attracteurs multifractals localisés prédit la capacité d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'approximation variationnelle pour l'analyse de données d'IRM fonctionnelle acquise par Arterial Spin Labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255289v1</w:t>
+                <w:t xml:space="preserve">hal-01254176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologically Informed Bayesian Analysis of ASL fMRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15227,51 +15227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologically informed Bayesian analysis of ASL fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15450,3365 +15450,3365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamically informed parcellation of cerebral FMRI data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">Decoding perceptual thresholds from MEG/EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Bekhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recoginition in Neuroimaging (PRNI) (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tubingen, Germany. p00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100186v2</w:t>
+                <w:t xml:space="preserve">hal-01032909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding perceptual thresholds from MEG/EEG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+                <w:t xml:space="preserve">Hemodynamically informed parcellation of cerebral FMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Frau-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recoginition in Neuroimaging (PRNI) (2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.2079-2083, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01032909v1</w:t>
+                <w:t xml:space="preserve">hal-01100186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian BOLD and perfusion source separation and deconvolution from functional ASL imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">From variable density sampling to continuous sampling using Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SampTA - 10th Conference International Conference on Sampling Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.200-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859373v1</w:t>
+                <w:t xml:space="preserve">hal-00848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From variable density sampling to continuous sampling using Markov chains</w:t>
+                <w:t xml:space="preserve">Travelling salesman-based variable density sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weiss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SampTA - 10th Conference International Conference on Sampling Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.200-203</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.509-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848286v1</w:t>
+                <w:t xml:space="preserve">hal-00848290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling salesman-based variable density sampling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse parcimonieuse des données d'IRM fonctionnelle dans un cadre bayésien variationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Enikeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SampTA - 10th Conference International Conference on Sampling Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.509-512</w:t>
+              <w:t xml:space="preserve">45èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848290v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse parcimonieuse des données d'IRM fonctionnelle dans un cadre bayésien variationnel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable Density Compressed Sensing In MRI. Theoretical vs Heuristic Sampling Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISBI - 10th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933701v1</w:t>
+                <w:t xml:space="preserve">hal-00848271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Density Compressed Sensing In MRI. Theoretical vs Heuristic Sampling Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chauffert</w:t>
+                <w:t xml:space="preserve">Hemodynamic estimation based on Consensus Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI - 10th International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">PRNI 2013 -- 3rd International Workshop on Pattern Recognition in NeuroImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848271v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic estimation based on Consensus Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Learning-induced modulation of scale-free properties of brain activity measured with MEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRNI 2013 -- 3rd International Workshop on Pattern Recognition in NeuroImaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2013, San Francisco, United States. pp.998-1001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854621v1</w:t>
+                <w:t xml:space="preserve">hal-00859389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-induced modulation of scale-free properties of brain activity measured with MEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Zilber</w:t>
+                <w:t xml:space="preserve">Multi-session extension of the joint-detection framework in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2013, San Francisco, United States. pp.998-1001, </w:t>
+              <w:t xml:space="preserve">ISBI 2013 - International Symposium on BIomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Fransisco, United States. pp.1512-1515, </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859389v1</w:t>
+                <w:t xml:space="preserve">hal-00854624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-session extension of the joint-detection framework in fMRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vincent</w:t>
+                <w:t xml:space="preserve">A complex-valued majorize-minimize memory gradient method with application to parallel MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisia Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2013 - International Symposium on BIomedical Imaging: From Nano to Macro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.14283743.1-14283743.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854624v1</w:t>
+                <w:t xml:space="preserve">hal-00866800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex-valued majorize-minimize memory gradient method with application to parallel MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+                <w:t xml:space="preserve">Variational Variable Selection To Assess Experimental Condition Relevance In Event-Related fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silviu Ciochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2013 - 10th IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, United States. pp.1508-1511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866800v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Variable Selection To Assess Experimental Condition Relevance In Event-Related fMRI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Joint Detection-Estimation of cerebral vasoreactivity from ASL fMRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Villien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krainik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2013 - 10th IEEE International Symposium on Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556821⟩</w:t>
+              <w:t xml:space="preserve">MICCAI 2013 - 16th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scientific Council of Japan, Sep 2013, Nagoya, Japan. pp.616-623, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859391v1</w:t>
+                <w:t xml:space="preserve">hal-00854437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Joint Detection-Estimation of cerebral vasoreactivity from ASL fMRI data</w:t>
+                <w:t xml:space="preserve">Bayesian BOLD and perfusion source separation and deconvolution from functional ASL imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Krainik</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2013 - 16th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scientific Council of Japan, Sep 2013, Nagoya, Japan. pp.616-623, </w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1003-1007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40763-5_76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854437v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust voxel-wise Joint Detection Estimation of Brain Activity in fMRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vincent</w:t>
+                <w:t xml:space="preserve">HYR2PICS: Hybrid Regularized Reconstruction for combined Parallel Imaging and Compressive Sensing in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2012 - 19th IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859386v1</w:t>
+                <w:t xml:space="preserve">cea-00691623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODULATION OF SCALE-FREE PROPERTIES OF BRAIN ACTIVITY IN MEG</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sélection de variables dans un cadre Bayésien de traitement de données d'IRM fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1531--1534</w:t>
+              <w:t xml:space="preserve">44e Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00699905v1</w:t>
+                <w:t xml:space="preserve">hal-00780088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive experimental condition selection in event-related fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bakhous</w:t>
+                <w:t xml:space="preserve">Hemodynamic-informed parcellation of fMRI data in a Joint Detection Estimation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2012 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1755-1758, </w:t>
+              <w:t xml:space="preserve">MICCAI 2012 - 15th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.180-188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33454-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00710489v1</w:t>
+                <w:t xml:space="preserve">hal-00859388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYR2PICS: Hybrid Regularized Reconstruction for combined Parallel Imaging and Compressive Sensing in MRI</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive experimental condition selection in event-related fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2012 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1755-1758, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00691623v1</w:t>
+                <w:t xml:space="preserve">cea-00710489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables dans un cadre Bayésien de traitement de données d'IRM fonctionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bakhous</w:t>
+                <w:t xml:space="preserve">Robust voxel-wise Joint Detection Estimation of Brain Activity in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2012 - 19th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1273-1276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780088v1</w:t>
+                <w:t xml:space="preserve">hal-00859386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic-informed parcellation of fMRI data in a Joint Detection Estimation framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vincent</w:t>
+                <w:t xml:space="preserve">MODULATION OF SCALE-FREE PROPERTIES OF BRAIN ACTIVITY IN MEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wassenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2012 - 15th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1531--1534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33454-2_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00859388v1</w:t>
+                <w:t xml:space="preserve">cea-00699905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF THE JOINT DETECTION-ESTIMATION APPROACH ON RANDOM EFFECTS GROUP STUDIES IN FMRI</w:t>
+                <w:t xml:space="preserve">Impact of the joint detection-estimation approach on random effects group studies in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Biomedical Imaging: from Macro to Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2011 - IEEE Computer Society International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.376-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00559436v1</w:t>
+                <w:t xml:space="preserve">hal-00854626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational solution to the joint detection estimation of brain activity in fMRI</w:t>
+                <w:t xml:space="preserve">A Variational Bayesian approach for the Joint Detection Estimation of Brain Activity in functional MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vincent</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2011 - 14th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2011, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23629-7_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00635384v1</w:t>
+                <w:t xml:space="preserve">hal-00780559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the joint detection-estimation approach on random effects group studies in fMRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vincent</w:t>
+                <w:t xml:space="preserve">Image reconstruction from multiple sensors using Stein's principle. Application to parallel MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2011 - IEEE Computer Society International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISBI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854626v1</w:t>
+                <w:t xml:space="preserve">hal-00733471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variational Bayesian approach for the Joint Detection Estimation of Brain Activity in functional MRI</w:t>
+                <w:t xml:space="preserve">Bayesian variational approximation for the joint detection estimation of brain activity in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSP 2011 - IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.469-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780559v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction from multiple sensors using Stein's principle. Application to parallel MRI</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MULTIFRACTAL ANALYSIS OF RESTING STATE NETWORKS IN FUNCTIONAL MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moty Almog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. paper ID 1544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733471v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00558870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian variational approximation for the joint detection estimation of brain activity in fMRI</w:t>
+                <w:t xml:space="preserve">Variational solution to the joint detection estimation of brain activity in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011 - IEEE Statistical Signal Processing Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI 2011 - 14th International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.260-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23629-7_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780506v1</w:t>
+                <w:t xml:space="preserve">inserm-00635384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIFRACTAL ANALYSIS OF RESTING STATE NETWORKS IN FUNCTIONAL MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPACT OF THE JOINT DETECTION-ESTIMATION APPROACH ON RANDOM EFFECTS GROUP STUDIES IN FMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Badillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moty Almog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. paper ID 1544</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Biomedical Imaging: from Macro to Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.1811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00558870v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00559436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical Bayesian model for frame representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">ICA-based sparse feature recovery from fMRI datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Acoustics, Speech, and Signal (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, USA, France. pp.4086-4089</w:t>
+              <w:t xml:space="preserve">Biomedical Imaging, IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.1177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853350v1</w:t>
+                <w:t xml:space="preserve">hal-00489506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICA-based sparse feature recovery from fMRI datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Poline</w:t>
+                <w:t xml:space="preserve">How to deal with brain deactivations in the joint detection-estimation framework?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Imaging, IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.1177</w:t>
+              <w:t xml:space="preserve">HBM 2010 - Humain Brain Mapping conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489506v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with brain deactivations in the joint detection-estimation framework?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Forbes</w:t>
+                <w:t xml:space="preserve">A hierarchical Bayesian model for frame representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HBM 2010 - Humain Brain Mapping conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference Acoustics, Speech, and Signal (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, USA, France. pp.4086-4089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780743v1</w:t>
+                <w:t xml:space="preserve">hal-00853350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of a sparsity promoting criterion for the recovery of complex-valued signals</w:t>
               </w:r>
@@ -18820,51 +18820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19239,51 +19239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling non-linear and non-stationary effects of the BOLD response using mixture models in fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Makni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19347,51 +19347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Honolulu, HA, United States. pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19429,51 +19429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du rééchantillonnage stochastique de l'échelle en détection-estimation de l'activité cérébrale par IRMf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19550,51 +19550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19645,51 +19645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19753,51 +19753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19874,51 +19874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20296,64 +20296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2020/0205692. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -20864,51 +20864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2AD3A68"/>
+    <w:nsid w:val="1EF444EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21012,51 +21012,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EDF62A2"/>
+    <w:nsid w:val="79629579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21160,51 +21160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="389C20A7"/>
+    <w:nsid w:val="CECBAF9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21308,51 +21308,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AF8F5932"/>
+    <w:nsid w:val="07E8ED08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21548,51 +21548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://neurospin-wiki.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Dumeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matias Palva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01245-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05392104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marzulli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleuz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Martel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1521491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Comby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daval-Fr&#233;rot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caini Pan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tanabene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Oudjman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Amor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Ster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Giliyar Radhakrishna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng H. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arnulfo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Nobili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Myrov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17996" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya G. R." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533862v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412902012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10020158" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mailh&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariappan Nadar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bapst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29738" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03650758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariappan S. Nadar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Ramzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Michalewicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01123-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188997v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3144619" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03929306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29297" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090471v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3157269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005584v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Cherkaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066150v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Muckley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riemenschneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Radmanesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunu Jeong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3075856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyh-Miin Lin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03068382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria La Rocca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wassenhove" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.578537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grigis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Gueddari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ramzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya G.R." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2020.100402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4349" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauffert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27678" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-016-9346-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373758v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2544251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952554v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908486v5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Florescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zilber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azizi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.02.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Jade He" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varoquaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadaghiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinschmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00186" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0505-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7HSXTPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2010.2042064" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabrait" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Makni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.02.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.903226" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333639v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353518" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349692v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naccache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Poline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333687v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2004.831221" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Poline" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0956-7976.2004.00674.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.10100" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.817759" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333746v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.950776" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993532v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354914v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373299v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Gr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4675" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373290v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906124v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertrait" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05392105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souriau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Struber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228521" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759015v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lapostolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980851" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885977v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427082v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843593v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Palva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715112" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895194v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230489" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389390v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Pooja" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901204v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901259v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03394881v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04196279v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biagi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901242v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246167v3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mannel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Bai" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020214v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158831v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03247596v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457211v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ripart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020167v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lanusse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Farrens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Starck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265538v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314904v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163497v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374538v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298569v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314911v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108099v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02085810v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298998v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aongus Mccarthy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S Buller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374542v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101262v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759393" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782428v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carri&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800620v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V van Wassenhove" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wendt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800700v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherkaoui" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782332v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577200v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577207v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574216v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combrexelle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pell&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355478v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261982v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493214" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255315v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254176v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119578v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boucher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249018v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_11" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249015v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2015.12" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249014v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164125" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255289v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sloboda" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12289-2_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107613v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107475v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100186v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853965" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032909v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bekhti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859373v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637800" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848286v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848290v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933701v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848271v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854621v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859389v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556645" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854624v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556822" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866800v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556821" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854437v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_76" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859386v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467099" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00699905v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00691623v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859388v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_23" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00559436v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854626v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872427" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733471v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Marin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00558870v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Almog" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489506v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780743v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470636v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470658v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621892v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cha&#226;ri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408606v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408628v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359958v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408669v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408603v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408572v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615923v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254177v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118827253.ch7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823455v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103344v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00333734v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://neurospin-wiki.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Dumeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matias Palva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13634-025-01245-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05392104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marzulli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleuz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Martel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2025.1521491" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Comby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daval-Fr&#233;rot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caini Pan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tanabene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Oudjman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Amor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Ster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Giliyar Radhakrishna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng H. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arnulfo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Nobili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Myrov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17996" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya G. R." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Saghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412902012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533862v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04370490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10020158" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03650758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mailh&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariappan S. Nadar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccharie Ramzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Michalewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01123-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188997v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3144619" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03929306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariappan Nadar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29297" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090471v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3157269" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bapst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29738" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005584v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Cherkaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Halimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118418" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366158v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Gueddari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066150v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Muckley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Riemenschneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Radmanesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunwoo Kim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunu Jeong" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2021.3075856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyh-Miin Lin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Navarro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jannaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2021.113289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03068382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria La Rocca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wassenhove" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.578537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02637943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lazarus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051816" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farrens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grigis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Gueddari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ramzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya G.R." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2020.100402" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Filipiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27601" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauffert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27678" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01829323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01432720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-016-9346-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373758v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2544251" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952554v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.09.060" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908486v5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisia Florescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Ciochina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.09.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zilber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Azizi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.02.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084242v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biyu Jade He" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.047" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854481v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.05.100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00852175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varoquaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadaghiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinschmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00186" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555919v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-010-0505-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G7HSXTPH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2010.2042064" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349689v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabrait" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Makni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.02.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tucholka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.903226" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333639v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353518" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333665v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naccache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Poline" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0956-7976.2004.00674.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333687v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrelec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2004.831221" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349692v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Poline" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333748v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.10100" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2003.817759" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333746v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giovannelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.950776" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373290v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373299v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithya Gr" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58530/2024/4675" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04771143v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04906124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertrait" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759015v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lapostolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Terris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980851" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05392105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferdinand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souriau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Struber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11228521" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885977v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993532v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427082v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843593v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Palva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715112" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895194v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230489" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901204v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03394881v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04196279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Biagi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03246167v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mannel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Bai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389390v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumari Pooja" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158831v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03247596v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03457211v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ripart" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020167v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lanusse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Farrens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Starck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163497v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374538v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314911v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02108099v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar D Domingues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374542v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02085810v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298998v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aongus Mccarthy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mclaughlin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S Buller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02101262v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi.2019.8759393" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265538v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782428v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazarus" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carri&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800620v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V van Wassenhove" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wendt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800700v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherkaoui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01782332v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577207v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Combrexelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566457v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Frau-Pascual" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/shinma-7f4c6e7-006" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577200v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261982v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493214" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261976v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pell&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255325v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119578v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boucher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249018v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24553-9_11" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249015v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2015.12" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249014v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164125" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255289v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255315v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254176v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sloboda" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12289-2_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107613v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107475v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032909v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bekhti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100186v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853965" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848286v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848290v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00933701v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Enikeeva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848271v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854621v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859389v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556645" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854624v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556822" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866800v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859391v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556821" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854437v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Warnking" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40763-5_76" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859373v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637800" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00691623v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meriaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859388v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_23" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859386v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467099" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00699905v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854626v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872427" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733471v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Marin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00558870v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Almog" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00559436v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489506v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Poline" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780743v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470636v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00470658v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621892v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cha&#226;ri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408606v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408628v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359958v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veit" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408669v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408603v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408572v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615923v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferath Kherif" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254177v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118827253.ch7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823455v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103344v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00333734v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>