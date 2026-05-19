--- v0 (2026-04-16)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Clauss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5759-9195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Tiling facing Loop Skewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2024, 14th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Task Dataflow Model with Speculative Data Accesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Souris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Tiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2023, 13th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Multi-versioning and Specialization inside a Memoized Speculative Loop Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Lazcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Madroñal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CC 2020 - 29th International Conference on Compiler Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377555.3377886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Random Sampling in Polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2020 - 10th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyhedral Model Beyond Loops Recursion Optimization and Parallelization Through Polyhedral Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2019 - 9th International Workshop on Polyhedral Compilation Techniques, In conjunction with HiPEAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoParallel: A Python module for automatic parallelization and distributed execution of affine loop nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ramon-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Amela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ejarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Badia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PyHPC 2018 - 8th Workshop on Python for High-Performance and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dallas, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral Optimization For JavaScript: The Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2018 - 8th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Collapsing of Non-Rectangular Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing Symposium (IPDPS), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orlando, United States. pp.778 - 787, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2017.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOLLO: Automatic speculative POLyhedral Loop Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiom Baloian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2017 - 7th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stockholm, Sweden. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Bones: Fast and Flexible Code Generation for Dynamic and Speculative Polyhedral Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Grenoble, France. pp.12, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43659-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Re-Vectorization of Binary Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling and Simulation - SAMOS XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Agios Konstantinos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFOR: Filling the Gap between Automatic Loop Optimization and Peak Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Fassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculative Runtime Parallelization of Loop Nests: Towards Greater Scope and Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Esteban Campostrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Juan Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on High-level Parallel Programming Models and Supportive Environments, held in conjunction with 29th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind The Gap! A study of some pitfalls preventing peak performance in polyhedral compilation using a polyhedral antidote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2015, Fifth International Workshop on Polyhedral Compilation Techniques, In conjunction with HiPEAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-controlled Processor Stalls for Time and Energy Efficient Data Locality Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Fassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling and Simulation - SAMOS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Agios Konstantinos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Solutions to Linear and Nonlinear Constraints Through Ehrhart Polynomials: Applications to Analyze and Transform Scientific Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICS, International Conference on Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2591635.2667172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Retrospective for Counting Solutions to Linear and Nonlinear Constraints Through Ehrhart Polynomials: Applications to Analyze and Transform Scientific Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICS, International Conference on Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, New York, United States. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2591635.2591654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PADRONE: a Platform for Online Profiling, Analysis, and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCE 2014 - International workshop on Dynamic Compilation Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculative Program Parallelization with Scalable and Decentralized Runtime Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Runtime Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.124-139, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11164-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Dynamic Dependence Analysis for Speculative Polyhedral Parallelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Speculative Polyhedral Parallelization Using Compiler-Generated Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-level Parallel Programming and Applications‎, HLPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifor for Multicore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imèn Fassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2013, Third International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armin Grösslinger, Louis-Noël Pouchet, Jan 2013, Berlin, Germany. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does dynamic and speculative parallelization enable advanced parallelizing and optimizing code transformations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCE - 1st International Workshop on Dynamic compilation from SoC to Web Browser via HPC, in conjonction with HiPEAC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henri-Pierre Charles and Philippe Clauss and Frédéric Pétrot, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: an Advanced Dynamic Program Analysis & Instrumentation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mastrangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CC - 21st International Conference on Compiler Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.220-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling Data-Dependence to Assist Parallelization: Framework, Scope, and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO-45, The 45th Annual IEEE/ACM International Symposium on Microarchitecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the Polyhedral Model as a Framework for Efficient Speculative Parallelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mastrangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPoPP - 17th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multi-Versioning in LLVM: Code Tracking and Cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIR 2011: Workshop on Intermediate Representations, in conjunction with CGO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Bouchez, Sebastian Hack, Eelco Visser, Apr 2011, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Runtime Selection of Parallel Schedules in the Polytope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th High Performance Computing Symposium - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Memory Tracing by Program Skeletonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Performance Analysis of Systems and Software, ISPASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Parallelization of Binary Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques, IMPACT 2011, in conjunction with CGO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Alias, Cédric Bastoul, Apr 2011, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: a Virtual Machine for Advanced Dynamic Analysis of Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Performance Analysis of Systems and Software, ISPASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Memory Behavior of Executable Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE Working Conference on Source Code Analysis and Manipulation, SCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Implementation of Evolutionary Algorithms on GPGPU Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogier Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Corma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference on Parallel Processing 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.974 - 985, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03869-3_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prefetching with Binary Code Rewriting in Object-Based DSMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Beyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Philippsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international Euro-Par conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.643 - 653, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and trace compression of data access addresses through nested loop recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual IEEE/ACM international symposium on Code generation and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Boston, United States. pp.94-103, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1356058.1356071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance driven data cache prefetching in a dynamic software optimization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Beyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st annual international conference on Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Seattle, United States. pp.202 - 209, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1274971.1275000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esodyp+: Prefetching in the Jackal Software DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Beyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny T. Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Philippsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.563-573, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoParallel: Automatic parallelisation and distributed execution of affine loop nests in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ramon-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Amela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ejarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Badia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (6), pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342020937050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Vectorization Transformations of Binary Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (6), pp.1536 - 1565. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-016-0480-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full runtime polyhedral optimizing loop transformations with the generation, instantiation, and scheduling of code-bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiom Baloian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (15), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.4192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyhedral Model of Nonlinear Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2838734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering memory access patterns of executable programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.440-456. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Speculative Polyhedral Parallelization Using Compiler-Generated Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Juan Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.529-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral parallelization of binary code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special issue on high-performance and embedded architectures and compilers, 8 (4), pp.39:1--39:21. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2086696.2086718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic polynomial maximization over convex sets and its application to memory requirement estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Javier Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garbervetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Verdoolaege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (8), pp.983-996. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2002049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-predictor framework for prefetching in object-based DSMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Beyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Philippsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (14), pp.1789-1803. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise data locality optimization of nested loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.37-76. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1013535431127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of Polyhedral Iteration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008069920230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rec2Poly: Converting Recursions to Polyhedral Optimized Loops Using an Inspector-Executor Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS 2020: Embedded Computer Systems: Architectures, Modeling, and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-109, 2020, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60939-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral Techniques for Parametric Memory Requirement Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garbervetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Verdoolaege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasa, F. and Pradhan, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Memory Management for Embedded Multimedia Systems: A Computer-Aided Design Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2011, Chapman &amp; Hall/Crc Computer and Information Science, 9781439814000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop-based Modeling of Parallel Communication Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8562, INRIA. 2014, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xfor: Semantics and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Violard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Fassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Team ICPS (ICube Laboratory). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Static-Dynamic Collaborative Framework for Nested Loops Instrumentation and Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: a Virtual Machine for Advanced Dynamic Analysis of Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Clauss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5759-9195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5CaNODIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Tiling facing Loop Skewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2024, 14th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Tiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2023, 13th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Task Dataflow Model with Speculative Data Accesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Souris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Multi-versioning and Specialization inside a Memoized Speculative Loop Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Lazcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Madroñal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CC 2020 - 29th International Conference on Compiler Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377555.3377886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Random Sampling in Polyhedra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2020 - 10th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyhedral Model Beyond Loops Recursion Optimization and Parallelization Through Polyhedral Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2019 - 9th International Workshop on Polyhedral Compilation Techniques, In conjunction with HiPEAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral Optimization For JavaScript: The Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2018 - 8th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoParallel: A Python module for automatic parallelization and distributed execution of affine loop nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ramon-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Amela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ejarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Badia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PyHPC 2018 - 8th Workshop on Python for High-Performance and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dallas, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Collapsing of Non-Rectangular Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Altintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Processing Symposium (IPDPS), 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Orlando, United States. pp.778 - 787, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2017.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOLLO: Automatic speculative POLyhedral Loop Optimizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiom Baloian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2017 - 7th International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stockholm, Sweden. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Bones: Fast and Flexible Code Generation for Dynamic and Speculative Polyhedral Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Grenoble, France. pp.12, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-43659-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind The Gap! A study of some pitfalls preventing peak performance in polyhedral compilation using a polyhedral antidote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2015, Fifth International Workshop on Polyhedral Compilation Techniques, In conjunction with HiPEAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFOR: Filling the Gap between Automatic Loop Optimization and Peak Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Fassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Re-Vectorization of Binary Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling and Simulation - SAMOS XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Agios Konstantinos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculative Runtime Parallelization of Loop Nests: Towards Greater Scope and Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Esteban Campostrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Juan Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on High-level Parallel Programming Models and Supportive Environments, held in conjunction with 29th IEEE International Parallel &amp; Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speculative Program Parallelization with Scalable and Decentralized Runtime Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Runtime Verification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.124-139, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11164-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-controlled Processor Stalls for Time and Energy Efficient Data Locality Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Fassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Computer Systems: Architectures, Modeling and Simulation - SAMOS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Agios Konstantinos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting Solutions to Linear and Nonlinear Constraints Through Ehrhart Polynomials: Applications to Analyze and Transform Scientific Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICS, International Conference on Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2591635.2667172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Retrospective for Counting Solutions to Linear and Nonlinear Constraints Through Ehrhart Polynomials: Applications to Analyze and Transform Scientific Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICS, International Conference on Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, New York, United States. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2591635.2591654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PADRONE: a Platform for Online Profiling, Analysis, and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCE 2014 - International workshop on Dynamic Compilation Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Dynamic Dependence Analysis for Speculative Polyhedral Parallelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Speculative Polyhedral Parallelization Using Compiler-Generated Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High-level Parallel Programming and Applications‎, HLPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifor for Multicore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imèn Fassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosr Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPACT 2013, Third International Workshop on Polyhedral Compilation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armin Grösslinger, Louis-Noël Pouchet, Jan 2013, Berlin, Germany. pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling Data-Dependence to Assist Parallelization: Framework, Scope, and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO-45, The 45th Annual IEEE/ACM International Symposium on Microarchitecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: an Advanced Dynamic Program Analysis & Instrumentation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mastrangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CC - 21st International Conference on Compiler Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.220-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does dynamic and speculative parallelization enable advanced parallelizing and optimizing code transformations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCE - 1st International Workshop on Dynamic compilation from SoC to Web Browser via HPC, in conjonction with HiPEAC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henri-Pierre Charles and Philippe Clauss and Frédéric Pétrot, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the Polyhedral Model as a Framework for Efficient Speculative Parallelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mastrangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPoPP - 17th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: a Virtual Machine for Advanced Dynamic Analysis of Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Performance Analysis of Systems and Software, ISPASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multi-Versioning in LLVM: Code Tracking and Cloning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIR 2011: Workshop on Intermediate Representations, in conjunction with CGO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florent Bouchez, Sebastian Hack, Eelco Visser, Apr 2011, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Runtime Selection of Parallel Schedules in the Polytope Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th High Performance Computing Symposium - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Memory Tracing by Program Skeletonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Performance Analysis of Systems and Software, ISPASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Parallelization of Binary Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Polyhedral Compilation Techniques, IMPACT 2011, in conjunction with CGO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Alias, Cédric Bastoul, Apr 2011, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00572797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Memory Behavior of Executable Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE Working Conference on Source Code Analysis and Manipulation, SCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Implementation of Evolutionary Algorithms on GPGPU Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogier Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avelino Corma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Euro-Par Conference on Parallel Processing 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.974 - 985, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03869-3_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Prefetching with Binary Code Rewriting in Object-Based DSMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Beyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Philippsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international Euro-Par conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.643 - 653, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and trace compression of data access addresses through nested loop recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th annual IEEE/ACM international symposium on Code generation and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Boston, United States. pp.94-103, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1356058.1356071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance driven data cache prefetching in a dynamic software optimization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Beyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st annual international conference on Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Seattle, United States. pp.202 - 209, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1274971.1275000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esodyp+: Prefetching in the Jackal Software DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Beyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny T. Lampert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Philippsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.563-573, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoParallel: Automatic parallelisation and distributed execution of affine loop nests in Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Ramon-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Amela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ejarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M Badia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (6), pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342020937050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Vectorization Transformations of Binary Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erven Rohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (6), pp.1536 - 1565. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10766-016-0480-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full runtime polyhedral optimizing loop transformations with the generation, instantiation, and scheduling of code-bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Martinez Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiom Baloian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (15), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.4192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyhedral Model of Nonlinear Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Sukumaran-Rajam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2838734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Speculative Polyhedral Parallelization Using Compiler-Generated Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez Juan Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.529-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering memory access patterns of executable programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.440-456. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral parallelization of binary code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pradelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special issue on high-performance and embedded architectures and compilers, 8 (4), pp.39:1--39:21. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2086696.2086718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic polynomial maximization over convex sets and its application to memory requirement estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Javier Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garbervetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Verdoolaege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (8), pp.983-996. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2002049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-predictor framework for prefetching in object-based DSMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Beyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Klemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Philippsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (14), pp.1789-1803. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise data locality optimization of nested loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.37-76. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1013535431127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of Polyhedral Iteration Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (2), pp.179-194. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008069920230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rec2Poly: Converting Recursions to Polyhedral Optimized Loops Using an Inspector-Executor Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Kobeissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMOS 2020: Embedded Computer Systems: Architectures, Modeling, and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.96-109, 2020, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60939-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral Techniques for Parametric Memory Requirement Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Garbervetsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Verdoolaege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balasa, F. and Pradhan, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy-Aware Memory Management for Embedded Multimedia Systems: A Computer-Aided Design Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2011, Chapman &amp; Hall/Crc Computer and Information Science, 9781439814000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop-based Modeling of Parallel Communication Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Genaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8562, INRIA. 2014, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xfor: Semantics and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Violard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Fassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Team ICPS (ICube Laboratory). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VMAD: a Virtual Machine for Advanced Dynamic Analysis of Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Static-Dynamic Collaborative Framework for Nested Loops Instrumentation and Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jimborean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D051923"/>
+    <w:nsid w:val="C87AA72B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-clauss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-9195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379037v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rossetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Souris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03944790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lazcano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madro&#241;al" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Juarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377555.3377886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meister" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Kobeissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ramon-Cortes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Amela" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ejarque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Badia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02472413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pag&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Altintas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2017.34" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez Caama&#241;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Sukumaran-Rajam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artiom Baloian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Wolff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_17" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hallou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2015.19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Esteban Campostrini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Juan Manuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jimborean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2667172" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591654" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Fassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Slama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664345v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mastrangelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664353v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pradelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baumes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Corma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_89" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-59Z2B2KK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Beyler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klemm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Philippsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_69" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R1F836MZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1356058.1356071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274971.1275000" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504610v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny T. Lampert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_60" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5WXFM00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Badia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342020937050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0480-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4192" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2838734" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2086696.2086718" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Verdoolaege" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2002049" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVS5FHW3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013535431127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT5LCWVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008069920230" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MXL4FR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60939-9_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475775v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-clauss" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5759-9195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5CaNODIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rossetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03944790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Souris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02457425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Lazcano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Madro&#241;al" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Juarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377555.3377886" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meister" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02059558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Kobeissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02472413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ramon-Cortes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Amela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ejarque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Badia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Altintas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kuhn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2017.34" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez Caama&#241;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Sukumaran-Rajam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artiom Baloian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Wolff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Fassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2015.19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hallou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Esteban Campostrini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Juan Manuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jimborean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_11" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2667172" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591635.2591654" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_21" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loechner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Fassi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Slama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mastrangelo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pradelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Ma&#238;tre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baumes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Corma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03869-3_89" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-59Z2B2KK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Beyler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klemm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Philippsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_69" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R1F836MZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1356058.1356071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274971.1275000" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504610v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny T. Lampert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5_60" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5WXFM00-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Badia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342020937050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0480-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4192" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2838734" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2086696.2086718" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garbervetsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Verdoolaege" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2002049" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1443" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVS5FHW3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534831v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013535431127" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT5LCWVW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008069920230" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0MXL4FR4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02971434v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60939-9_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534748v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534745v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>