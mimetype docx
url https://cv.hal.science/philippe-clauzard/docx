--- v0 (2026-03-26)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Clauzard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des processus d’apprentissage et conceptualisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des processus didactiques (didactique professionnelle, théorie de l’activité conjointe en didactique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude sur la méthodologie d’analyse du travail (films, autoconfrontations, écrits réflexifs…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faits marquants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du concept organisateur de “glissement conceptuel” dans l’activité enseignante, un observable de la secondarisation; auprès de deux autres organisateurs de l’activité enseignante : la progression et la régulation (analyse didactique en grammaire et géométrie; analyse de pratique de la langue); trois dimensions interreliées entre secondarisation, progression et régulation).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du concept de &amp;quot;glissement conceptuel&amp;quot; dans le dialogue entre gestes d’enseignement et gestes d’étude, micro geste de coopération professeur/élèves en vue d’étayer la secondarisation et la métacognition afin de favoriser l’activité de conceptualisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de la modélisation de l’activité enseignante “vue comme” un jeu didactique avec des en-jeux épistémiques au travers de jeux d’apprentissage. Modélisation gestes d’enseignement/gestes d’étude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les écrits réflexifs comme instrument de pilotage de la secondarisation et métacognition ( secondarisation : réflexivité sur l’objet de savoir en apprentissage; métacognition : réflexivité sur les processus mentaux d’apprentissage).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les écrits réflexifs comme instrument de pilotage de la secondarisation et métacognition (secondarisation : réflexivité sur l’objet de savoir en apprentissage; métacognition : réflexivité sur les processus mentaux d’apprentissage). Etude d’écrits réflexifs engagés auprès d’élève à l’école élémentaire et auprès d’étudiants à l’université (procédure du journal des apprentissages).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d’une nouvelle thématique de recherche : l’analyse du travail d’artiste peintre entre généricité et spécificité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métissage de deux approches : la didactique professionnelle avec l’analyse de l’activité enseignante et la théorie de l’action conjointe en didactique (TACD) avec l’analyse de l’activité vue “comme” un système de jeux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association ARDECO : Association pour la recherche sur le développement des compétences.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association RPDP : Association Recherches et pratiques en didactique professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOCTORAT de Formation des Adultes,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La médiation grammaticale en école élémentaire, éléments de compréhension de l’activité enseignante », sous la direction de Pierre Pastré,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue le 11 juin 2008, au CNAM Paris (Conservatoire des Arts et Métiers),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composition du Jury : Gérard VERGNAUD, Directeur de recherche émérite, Université de Paris 8, président – Pierre PASTRE, Professeur du CNAM, Communication didactique, Directeur – Marguerite ALTET, Professeur, CREN, Université de Nantes, membre – Dominique BUCHETON, Professeur, IUFM de Montpellier, Rapporteur – Gérard SENSEVY, Professeur, IUFM de Bretagne, Rapporteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligibilité des situations d'enseignement-apprentissagge et de formation des adultes, processus d'apprentissage, question de gestesprofessionnels d'enseignements versus gestes d'étude;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En-jeu d'apprentissage en classe et en-jeu épistémique, jeux de savoirs… avec la TACD (théorie de action conjointe en didactique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les didactiques et la didactique professionnelle, l'analyse du travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de formation et projet de formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professionnalisation et Démarche réflexive, analyse des situations professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications essentielles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Les glissements conceptuels : un observable de secondarisation en classe élémentaire de grammaire, Revue Education & Didactique, 8-3, 2014, 23-41.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical, Revue Recherches en Education, n°20, octobre 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Étude sur la conscience métasyntaxique d’élèves au cours préparatoire, Revue Recherches et Educations, n°10, mars 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. Entre “l’agissant observé” et le “pensant énoncé” d’une enseignante experte: préfiguration d’un modèle d’investigation de l’activité enseignante. Revue TransFormation.TF-Refa, N°17, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Aspects chronogénétiques de l'étude de la langue : variations d'analyse de la langue et variables didactiques, Education & Didactique. N°12- Vol.3, 2018 : Varia.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Les interventions régulatrices en classe : un organisateur de l’activité enseignante, Revue des sciences de l’éducation. Dans Intervention éducative : enjeux, problématiques et perspectives, Sous la direction de Driss Alaoui, Liliane Pelletier et Yves Lenoir, Vol.44, N°3, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. L'écriture à l'université : un outil pour conceptualiser, Revue Education et Socialisation, dans Les écrits de travail en formation N° 52, juillet 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. Une analyse didactique et épistémologique en termes de &amp;quot;jeux&amp;quot; (De l’action conjointe pour analyser la pratique de la langue), Tacd-Congrès 2019 du 25-27 juin 2019 ESPE de Bretagne-UBO, Site de formation de Rennes (France) sur sciencesconf.org</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard P., Comprendre l’activité d’un artiste peintre : une intelligence à l’oeuvre, 5ème Colloque International de Didactique professionnelle, Montréal-Longueuil, Octobre 2019</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir l’action conjointe dans les enseignements universitaires en distanciel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Accompagner en ligne et à distance, N° 36, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice de la pensée avec le journal des apprentissages, en faveur de la secondarisation des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (15-2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions régulatrices en classe : un organisateur de l’activité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture à l'université : un outil pour conceptualiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects chronogénétiques de l'étude de la langue : variations d'analyse de la langue et variables didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre “l’agissant observé” et le “pensant énoncé” d’une enseignante experte: préfiguration d’un modèle d’investigation de l’activité enseignante, apprendre par les situations de travail pour en tirer profit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conscience métasyntaxique d’élèves au cours préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Expression et certification des acquis de l’expérience : Bilan et perspectives, 10, pp.197--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'autonomie de l'élève : émancipation ou normalisation ?, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements conceptuels : un observable de secondarisation en classe élémentaire de grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.23-41. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.129--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse croisée » d’une séance de grammaire au cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 56, pp. 109-120. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse didactique et épistémique en termes de &amp;quot;jeux&amp;quot; (De l'action conjointe pour analyser la pratique de la langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès TACD juin 2019 (théorie de l'action conjointe en didactique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité d'un artiste peintre : une intelligence à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions régulatrices : est-ce un organisateur de l’activité enseignante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e COLLOQUE INTERNATIONAL EN ÉDUCATION Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’efficacité dans le processus de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Communication au Congrès AREF 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer en classe avec ses élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation grammaticale en contexte réunionnais : école inclusive et sécurisation linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e congrès ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la méthodologie de l’autoconfrontation : comment faire entrer dans le discours, la description réflexive des corps agissant et pensant des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe journées d'étude de la Société Binet-Simon "Corps et Méthodologies, corps décrit, corps vécu, corps vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits réflexifs : une intervention de secondarisation et méta cognitive dans l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international Icare « Interventions éducatives et sociales en contextes pluriels : quels défis ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la planification – conception de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de Didactique Professionnelle "Conception &amp; formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du debriefing dans le développement de compétences professionnelles du professeur des écoles (en grammaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Colloque International Apprentissage et Développement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’un outil d’investigation ergonomique dans le champ de l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Outils pour la Formation, l’Education et la Prévention »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. pp.355--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du TBI et transformations du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monchaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international INRP "Le travail enseignant au XXIe siècle Perspectives croisées : didactiques et didactique professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture scolaire, culture sociale, culture syntaxique: quels malentendus, quelles stratégies de remédiation pour les enseignants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Ecoles et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lille, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la didactique professionnelle et la didactique des disciplines: quel trait d'union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Expérience », Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité enseignante et didactique professionnelle : analyse de la co-activité en situation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pastré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies individuelles et profils enseignants, procédures didactiques dans la médiation grammaticale en école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'IUFM de Montpellier sur la notion de gestes professionnels : entre analyse de l’activité, épistémologie et ingénierie de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registre pragmatique et registre épistémique dans un cours de grammaire à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des enseignants professionnels, savoirs et compétences, IUFM de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registre pragmatique et registre épistémique dans un cours de grammaire à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des enseignants professionels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France. pp.cédérom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation d'enseignement et contexte disciplinaire en dialogue: une analyse didactique en géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention éducative et médiation(s): Contextes insulaires, cultures diverses, explorations plurielles. (Wallian N., éd.) Peter Lang.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation grammaticale en contexte réunionnais : école inclusive et sécurisation linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres en ligne du CRIRES </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux. Tremblay, P. &amp; Kahn, S. (dir.). (2017). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité enseignante et didactique professionnelle : analyse de la co-activité en situation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pastré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altet Marguerite (coord.); Bru Marc (coord.); Blanchard-Laville Claudine (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 207-221, 2012, 978-2-296-96683-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation grammaticale en école élémentaire. Éléments de compréhension de l'activité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00389999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Clauzard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des processus d’apprentissage et conceptualisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des processus didactiques (didactique professionnelle, théorie de l’activité conjointe en didactique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude sur la méthodologie d’analyse du travail (films, autoconfrontations, écrits réflexifs…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faits marquants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du concept organisateur de “glissement conceptuel” dans l’activité enseignante, un observable de la secondarisation; auprès de deux autres organisateurs de l’activité enseignante : la progression et la régulation (analyse didactique en grammaire et géométrie; analyse de pratique de la langue); trois dimensions interreliées entre secondarisation, progression et régulation).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du concept de &amp;quot;glissement conceptuel&amp;quot; dans le dialogue entre gestes d’enseignement et gestes d’étude, micro geste de coopération professeur/élèves en vue d’étayer la secondarisation et la métacognition afin de favoriser l’activité de conceptualisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de la modélisation de l’activité enseignante “vue comme” un jeu didactique avec des en-jeux épistémiques au travers de jeux d’apprentissage. Modélisation gestes d’enseignement/gestes d’étude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les écrits réflexifs comme instrument de pilotage de la secondarisation et métacognition ( secondarisation : réflexivité sur l’objet de savoir en apprentissage; métacognition : réflexivité sur les processus mentaux d’apprentissage).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les écrits réflexifs comme instrument de pilotage de la secondarisation et métacognition (secondarisation : réflexivité sur l’objet de savoir en apprentissage; métacognition : réflexivité sur les processus mentaux d’apprentissage). Etude d’écrits réflexifs engagés auprès d’élève à l’école élémentaire et auprès d’étudiants à l’université (procédure du journal des apprentissages).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d’une nouvelle thématique de recherche : l’analyse du travail d’artiste peintre entre généricité et spécificité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métissage de deux approches : la didactique professionnelle avec l’analyse de l’activité enseignante et la théorie de l’action conjointe en didactique (TACD) avec l’analyse de l’activité vue “comme” un système de jeux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association ARDECO : Association pour la recherche sur le développement des compétences.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association RPDP : Association Recherches et pratiques en didactique professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOCTORAT de Formation des Adultes,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La médiation grammaticale en école élémentaire, éléments de compréhension de l’activité enseignante », sous la direction de Pierre Pastré,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue le 11 juin 2008, au CNAM Paris (Conservatoire des Arts et Métiers),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composition du Jury : Gérard VERGNAUD, Directeur de recherche émérite, Université de Paris 8, président – Pierre PASTRE, Professeur du CNAM, Communication didactique, Directeur – Marguerite ALTET, Professeur, CREN, Université de Nantes, membre – Dominique BUCHETON, Professeur, IUFM de Montpellier, Rapporteur – Gérard SENSEVY, Professeur, IUFM de Bretagne, Rapporteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligibilité des situations d'enseignement-apprentissagge et de formation des adultes, processus d'apprentissage, question de gestesprofessionnels d'enseignements versus gestes d'étude;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En-jeu d'apprentissage en classe et en-jeu épistémique, jeux de savoirs… avec la TACD (théorie de action conjointe en didactique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les didactiques et la didactique professionnelle, l'analyse du travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de formation et projet de formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professionnalisation et Démarche réflexive, analyse des situations professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications essentielles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Les glissements conceptuels : un observable de secondarisation en classe élémentaire de grammaire, Revue Education & Didactique, 8-3, 2014, 23-41.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical, Revue Recherches en Education, n°20, octobre 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Étude sur la conscience métasyntaxique d’élèves au cours préparatoire, Revue Recherches et Educations, n°10, mars 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. Entre “l’agissant observé” et le “pensant énoncé” d’une enseignante experte: préfiguration d’un modèle d’investigation de l’activité enseignante. Revue TransFormation.TF-Refa, N°17, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Aspects chronogénétiques de l'étude de la langue : variations d'analyse de la langue et variables didactiques, Education & Didactique. N°12- Vol.3, 2018 : Varia.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Les interventions régulatrices en classe : un organisateur de l’activité enseignante, Revue des sciences de l’éducation. Dans Intervention éducative : enjeux, problématiques et perspectives, Sous la direction de Driss Alaoui, Liliane Pelletier et Yves Lenoir, Vol.44, N°3, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. L'écriture à l'université : un outil pour conceptualiser, Revue Education et Socialisation, dans Les écrits de travail en formation N° 52, juillet 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. Une analyse didactique et épistémologique en termes de &amp;quot;jeux&amp;quot; (De l’action conjointe pour analyser la pratique de la langue), Tacd-Congrès 2019 du 25-27 juin 2019 ESPE de Bretagne-UBO, Site de formation de Rennes (France) sur sciencesconf.org</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard P., Comprendre l’activité d’un artiste peintre : une intelligence à l’oeuvre, 5ème Colloque International de Didactique professionnelle, Montréal-Longueuil, Octobre 2019</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice de la pensée avec le journal des apprentissages, en faveur de la secondarisation des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (15-2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir l’action conjointe dans les enseignements universitaires en distanciel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Accompagner en ligne et à distance, N° 36, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions régulatrices en classe : un organisateur de l’activité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture à l'université : un outil pour conceptualiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects chronogénétiques de l'étude de la langue : variations d'analyse de la langue et variables didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre “l’agissant observé” et le “pensant énoncé” d’une enseignante experte: préfiguration d’un modèle d’investigation de l’activité enseignante, apprendre par les situations de travail pour en tirer profit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conscience métasyntaxique d’élèves au cours préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Expression et certification des acquis de l’expérience : Bilan et perspectives, 10, pp.197--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'autonomie de l'élève : émancipation ou normalisation ?, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements conceptuels : un observable de secondarisation en classe élémentaire de grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.23-41. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.129--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse croisée » d’une séance de grammaire au cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 56, pp. 109-120. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse didactique et épistémique en termes de &amp;quot;jeux&amp;quot; (De l'action conjointe pour analyser la pratique de la langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès TACD juin 2019 (théorie de l'action conjointe en didactique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité d'un artiste peintre : une intelligence à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions régulatrices : est-ce un organisateur de l’activité enseignante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e COLLOQUE INTERNATIONAL EN ÉDUCATION Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’efficacité dans le processus de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Communication au Congrès AREF 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer en classe avec ses élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation grammaticale en contexte réunionnais : école inclusive et sécurisation linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e congrès ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la méthodologie de l’autoconfrontation : comment faire entrer dans le discours, la description réflexive des corps agissant et pensant des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe journées d'étude de la Société Binet-Simon "Corps et Méthodologies, corps décrit, corps vécu, corps vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits réflexifs : une intervention de secondarisation et méta cognitive dans l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international Icare « Interventions éducatives et sociales en contextes pluriels : quels défis ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la planification – conception de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de Didactique Professionnelle "Conception &amp; formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du debriefing dans le développement de compétences professionnelles du professeur des écoles (en grammaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Colloque International Apprentissage et Développement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’un outil d’investigation ergonomique dans le champ de l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Outils pour la Formation, l’Education et la Prévention »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. pp.355--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du TBI et transformations du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monchaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international INRP "Le travail enseignant au XXIe siècle Perspectives croisées : didactiques et didactique professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité enseignante et didactique professionnelle : analyse de la co-activité en situation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pastré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la didactique professionnelle et la didactique des disciplines: quel trait d'union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Expérience », Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture scolaire, culture sociale, culture syntaxique: quels malentendus, quelles stratégies de remédiation pour les enseignants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Ecoles et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lille, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies individuelles et profils enseignants, procédures didactiques dans la médiation grammaticale en école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'IUFM de Montpellier sur la notion de gestes professionnels : entre analyse de l’activité, épistémologie et ingénierie de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registre pragmatique et registre épistémique dans un cours de grammaire à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des enseignants professionnels, savoirs et compétences, IUFM de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registre pragmatique et registre épistémique dans un cours de grammaire à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des enseignants professionels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France. pp.cédérom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation d'enseignement et contexte disciplinaire en dialogue: une analyse didactique en géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention éducative et médiation(s): Contextes insulaires, cultures diverses, explorations plurielles. (Wallian N., éd.) Peter Lang.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation grammaticale en contexte réunionnais : école inclusive et sécurisation linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres en ligne du CRIRES </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux. Tremblay, P. &amp; Kahn, S. (dir.). (2017). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité enseignante et didactique professionnelle : analyse de la co-activité en situation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pastré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altet Marguerite (coord.); Bru Marc (coord.); Blanchard-Laville Claudine (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 207-221, 2012, 978-2-296-96683-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation grammaticale en école élémentaire. Éléments de compréhension de l'activité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00389999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CBF270C"/>
+    <w:nsid w:val="3EE066EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BE207E73"/>
+    <w:nsid w:val="87E035A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67B85761"/>
+    <w:nsid w:val="333A7324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FD68E271"/>
+    <w:nsid w:val="0C4DE00C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2579444D"/>
+    <w:nsid w:val="5ABD5B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A6C12C92"/>
+    <w:nsid w:val="3712D47D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EFB1685D"/>
+    <w:nsid w:val="E8B6E732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454694v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01724267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.982" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01458785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monchaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227076v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pastr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01458783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01724267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.982" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01458785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monchaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pastr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01458783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>