--- v1 (2026-04-15)
+++ v2 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Clauzard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des processus d’apprentissage et conceptualisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des processus didactiques (didactique professionnelle, théorie de l’activité conjointe en didactique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude sur la méthodologie d’analyse du travail (films, autoconfrontations, écrits réflexifs…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faits marquants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du concept organisateur de “glissement conceptuel” dans l’activité enseignante, un observable de la secondarisation; auprès de deux autres organisateurs de l’activité enseignante : la progression et la régulation (analyse didactique en grammaire et géométrie; analyse de pratique de la langue); trois dimensions interreliées entre secondarisation, progression et régulation).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du concept de &amp;quot;glissement conceptuel&amp;quot; dans le dialogue entre gestes d’enseignement et gestes d’étude, micro geste de coopération professeur/élèves en vue d’étayer la secondarisation et la métacognition afin de favoriser l’activité de conceptualisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de la modélisation de l’activité enseignante “vue comme” un jeu didactique avec des en-jeux épistémiques au travers de jeux d’apprentissage. Modélisation gestes d’enseignement/gestes d’étude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les écrits réflexifs comme instrument de pilotage de la secondarisation et métacognition ( secondarisation : réflexivité sur l’objet de savoir en apprentissage; métacognition : réflexivité sur les processus mentaux d’apprentissage).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les écrits réflexifs comme instrument de pilotage de la secondarisation et métacognition (secondarisation : réflexivité sur l’objet de savoir en apprentissage; métacognition : réflexivité sur les processus mentaux d’apprentissage). Etude d’écrits réflexifs engagés auprès d’élève à l’école élémentaire et auprès d’étudiants à l’université (procédure du journal des apprentissages).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d’une nouvelle thématique de recherche : l’analyse du travail d’artiste peintre entre généricité et spécificité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métissage de deux approches : la didactique professionnelle avec l’analyse de l’activité enseignante et la théorie de l’action conjointe en didactique (TACD) avec l’analyse de l’activité vue “comme” un système de jeux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association ARDECO : Association pour la recherche sur le développement des compétences.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association RPDP : Association Recherches et pratiques en didactique professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOCTORAT de Formation des Adultes,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La médiation grammaticale en école élémentaire, éléments de compréhension de l’activité enseignante », sous la direction de Pierre Pastré,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue le 11 juin 2008, au CNAM Paris (Conservatoire des Arts et Métiers),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composition du Jury : Gérard VERGNAUD, Directeur de recherche émérite, Université de Paris 8, président – Pierre PASTRE, Professeur du CNAM, Communication didactique, Directeur – Marguerite ALTET, Professeur, CREN, Université de Nantes, membre – Dominique BUCHETON, Professeur, IUFM de Montpellier, Rapporteur – Gérard SENSEVY, Professeur, IUFM de Bretagne, Rapporteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligibilité des situations d'enseignement-apprentissagge et de formation des adultes, processus d'apprentissage, question de gestesprofessionnels d'enseignements versus gestes d'étude;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En-jeu d'apprentissage en classe et en-jeu épistémique, jeux de savoirs… avec la TACD (théorie de action conjointe en didactique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les didactiques et la didactique professionnelle, l'analyse du travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de formation et projet de formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professionnalisation et Démarche réflexive, analyse des situations professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications essentielles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Les glissements conceptuels : un observable de secondarisation en classe élémentaire de grammaire, Revue Education & Didactique, 8-3, 2014, 23-41.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical, Revue Recherches en Education, n°20, octobre 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Étude sur la conscience métasyntaxique d’élèves au cours préparatoire, Revue Recherches et Educations, n°10, mars 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. Entre “l’agissant observé” et le “pensant énoncé” d’une enseignante experte: préfiguration d’un modèle d’investigation de l’activité enseignante. Revue TransFormation.TF-Refa, N°17, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Aspects chronogénétiques de l'étude de la langue : variations d'analyse de la langue et variables didactiques, Education & Didactique. N°12- Vol.3, 2018 : Varia.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Les interventions régulatrices en classe : un organisateur de l’activité enseignante, Revue des sciences de l’éducation. Dans Intervention éducative : enjeux, problématiques et perspectives, Sous la direction de Driss Alaoui, Liliane Pelletier et Yves Lenoir, Vol.44, N°3, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. L'écriture à l'université : un outil pour conceptualiser, Revue Education et Socialisation, dans Les écrits de travail en formation N° 52, juillet 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. Une analyse didactique et épistémologique en termes de &amp;quot;jeux&amp;quot; (De l’action conjointe pour analyser la pratique de la langue), Tacd-Congrès 2019 du 25-27 juin 2019 ESPE de Bretagne-UBO, Site de formation de Rennes (France) sur sciencesconf.org</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard P., Comprendre l’activité d’un artiste peintre : une intelligence à l’oeuvre, 5ème Colloque International de Didactique professionnelle, Montréal-Longueuil, Octobre 2019</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice de la pensée avec le journal des apprentissages, en faveur de la secondarisation des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (15-2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir l’action conjointe dans les enseignements universitaires en distanciel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Accompagner en ligne et à distance, N° 36, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions régulatrices en classe : un organisateur de l’activité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture à l'université : un outil pour conceptualiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects chronogénétiques de l'étude de la langue : variations d'analyse de la langue et variables didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre “l’agissant observé” et le “pensant énoncé” d’une enseignante experte: préfiguration d’un modèle d’investigation de l’activité enseignante, apprendre par les situations de travail pour en tirer profit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conscience métasyntaxique d’élèves au cours préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Expression et certification des acquis de l’expérience : Bilan et perspectives, 10, pp.197--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'autonomie de l'élève : émancipation ou normalisation ?, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements conceptuels : un observable de secondarisation en classe élémentaire de grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.23-41. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.129--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse croisée » d’une séance de grammaire au cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 56, pp. 109-120. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse didactique et épistémique en termes de &amp;quot;jeux&amp;quot; (De l'action conjointe pour analyser la pratique de la langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès TACD juin 2019 (théorie de l'action conjointe en didactique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité d'un artiste peintre : une intelligence à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions régulatrices : est-ce un organisateur de l’activité enseignante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e COLLOQUE INTERNATIONAL EN ÉDUCATION Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’efficacité dans le processus de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Communication au Congrès AREF 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer en classe avec ses élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation grammaticale en contexte réunionnais : école inclusive et sécurisation linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e congrès ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la méthodologie de l’autoconfrontation : comment faire entrer dans le discours, la description réflexive des corps agissant et pensant des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe journées d'étude de la Société Binet-Simon "Corps et Méthodologies, corps décrit, corps vécu, corps vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits réflexifs : une intervention de secondarisation et méta cognitive dans l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international Icare « Interventions éducatives et sociales en contextes pluriels : quels défis ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la planification – conception de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de Didactique Professionnelle "Conception &amp; formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du debriefing dans le développement de compétences professionnelles du professeur des écoles (en grammaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Colloque International Apprentissage et Développement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’un outil d’investigation ergonomique dans le champ de l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Outils pour la Formation, l’Education et la Prévention »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. pp.355--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du TBI et transformations du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monchaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international INRP "Le travail enseignant au XXIe siècle Perspectives croisées : didactiques et didactique professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité enseignante et didactique professionnelle : analyse de la co-activité en situation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pastré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la didactique professionnelle et la didactique des disciplines: quel trait d'union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Expérience », Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture scolaire, culture sociale, culture syntaxique: quels malentendus, quelles stratégies de remédiation pour les enseignants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Ecoles et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lille, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies individuelles et profils enseignants, procédures didactiques dans la médiation grammaticale en école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'IUFM de Montpellier sur la notion de gestes professionnels : entre analyse de l’activité, épistémologie et ingénierie de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registre pragmatique et registre épistémique dans un cours de grammaire à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des enseignants professionnels, savoirs et compétences, IUFM de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registre pragmatique et registre épistémique dans un cours de grammaire à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des enseignants professionels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France. pp.cédérom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation d'enseignement et contexte disciplinaire en dialogue: une analyse didactique en géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention éducative et médiation(s): Contextes insulaires, cultures diverses, explorations plurielles. (Wallian N., éd.) Peter Lang.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation grammaticale en contexte réunionnais : école inclusive et sécurisation linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres en ligne du CRIRES </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux. Tremblay, P. &amp; Kahn, S. (dir.). (2017). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité enseignante et didactique professionnelle : analyse de la co-activité en situation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pastré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altet Marguerite (coord.); Bru Marc (coord.); Blanchard-Laville Claudine (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 207-221, 2012, 978-2-296-96683-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation grammaticale en école élémentaire. Éléments de compréhension de l'activité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00389999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Clauzard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des processus d’apprentissage et conceptualisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des processus didactiques (didactique professionnelle, théorie de l’activité conjointe en didactique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude sur la méthodologie d’analyse du travail (films, autoconfrontations, écrits réflexifs…)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faits marquants</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du concept organisateur de “glissement conceptuel” dans l’activité enseignante, un observable de la secondarisation; auprès de deux autres organisateurs de l’activité enseignante : la progression et la régulation (analyse didactique en grammaire et géométrie; analyse de pratique de la langue); trois dimensions interreliées entre secondarisation, progression et régulation).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction du concept de &amp;quot;glissement conceptuel&amp;quot; dans le dialogue entre gestes d’enseignement et gestes d’étude, micro geste de coopération professeur/élèves en vue d’étayer la secondarisation et la métacognition afin de favoriser l’activité de conceptualisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement de la modélisation de l’activité enseignante “vue comme” un jeu didactique avec des en-jeux épistémiques au travers de jeux d’apprentissage. Modélisation gestes d’enseignement/gestes d’étude.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les écrits réflexifs comme instrument de pilotage de la secondarisation et métacognition ( secondarisation : réflexivité sur l’objet de savoir en apprentissage; métacognition : réflexivité sur les processus mentaux d’apprentissage).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les écrits réflexifs comme instrument de pilotage de la secondarisation et métacognition (secondarisation : réflexivité sur l’objet de savoir en apprentissage; métacognition : réflexivité sur les processus mentaux d’apprentissage). Etude d’écrits réflexifs engagés auprès d’élève à l’école élémentaire et auprès d’étudiants à l’université (procédure du journal des apprentissages).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement d’une nouvelle thématique de recherche : l’analyse du travail d’artiste peintre entre généricité et spécificité.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métissage de deux approches : la didactique professionnelle avec l’analyse de l’activité enseignante et la théorie de l’action conjointe en didactique (TACD) avec l’analyse de l’activité vue “comme” un système de jeux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association ARDECO : Association pour la recherche sur le développement des compétences.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association RPDP : Association Recherches et pratiques en didactique professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOCTORAT de Formation des Adultes,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La médiation grammaticale en école élémentaire, éléments de compréhension de l’activité enseignante », sous la direction de Pierre Pastré,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue le 11 juin 2008, au CNAM Paris (Conservatoire des Arts et Métiers),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composition du Jury : Gérard VERGNAUD, Directeur de recherche émérite, Université de Paris 8, président – Pierre PASTRE, Professeur du CNAM, Communication didactique, Directeur – Marguerite ALTET, Professeur, CREN, Université de Nantes, membre – Dominique BUCHETON, Professeur, IUFM de Montpellier, Rapporteur – Gérard SENSEVY, Professeur, IUFM de Bretagne, Rapporteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligibilité des situations d'enseignement-apprentissagge et de formation des adultes, processus d'apprentissage, question de gestesprofessionnels d'enseignements versus gestes d'étude;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En-jeu d'apprentissage en classe et en-jeu épistémique, jeux de savoirs… avec la TACD (théorie de action conjointe en didactique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les didactiques et la didactique professionnelle, l'analyse du travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de formation et projet de formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professionnalisation et Démarche réflexive, analyse des situations professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications essentielles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Les glissements conceptuels : un observable de secondarisation en classe élémentaire de grammaire, Revue Education & Didactique, 8-3, 2014, 23-41.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical, Revue Recherches en Education, n°20, octobre 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Étude sur la conscience métasyntaxique d’élèves au cours préparatoire, Revue Recherches et Educations, n°10, mars 2014</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. Entre “l’agissant observé” et le “pensant énoncé” d’une enseignante experte: préfiguration d’un modèle d’investigation de l’activité enseignante. Revue TransFormation.TF-Refa, N°17, 2017</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Aspects chronogénétiques de l'étude de la langue : variations d'analyse de la langue et variables didactiques, Education & Didactique. N°12- Vol.3, 2018 : Varia.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. - Les interventions régulatrices en classe : un organisateur de l’activité enseignante, Revue des sciences de l’éducation. Dans Intervention éducative : enjeux, problématiques et perspectives, Sous la direction de Driss Alaoui, Liliane Pelletier et Yves Lenoir, Vol.44, N°3, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. L'écriture à l'université : un outil pour conceptualiser, Revue Education et Socialisation, dans Les écrits de travail en formation N° 52, juillet 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard, P. Une analyse didactique et épistémologique en termes de &amp;quot;jeux&amp;quot; (De l’action conjointe pour analyser la pratique de la langue), Tacd-Congrès 2019 du 25-27 juin 2019 ESPE de Bretagne-UBO, Site de formation de Rennes (France) sur sciencesconf.org</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Clauzard P., Comprendre l’activité d’un artiste peintre : une intelligence à l’oeuvre, 5ème Colloque International de Didactique professionnelle, Montréal-Longueuil, Octobre 2019</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maintenir l’action conjointe dans les enseignements universitaires en distanciel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Accompagner en ligne et à distance, N° 36, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.6030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exercice de la pensée avec le journal des apprentissages, en faveur de la secondarisation des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (15-2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions régulatrices en classe : un organisateur de l’activité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture à l'université : un outil pour conceptualiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects chronogénétiques de l'étude de la langue : variations d'analyse de la langue et variables didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre “l’agissant observé” et le “pensant énoncé” d’une enseignante experte: préfiguration d’un modèle d’investigation de l’activité enseignante, apprendre par les situations de travail pour en tirer profit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glissements conceptuels : un observable de secondarisation en classe élémentaire de grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.23-41. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conscience métasyntaxique d’élèves au cours préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Expression et certification des acquis de l’expérience : Bilan et perspectives, 10, pp.197--205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'autonomie de l'élève : émancipation ou normalisation ?, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des styles ou stratégies d’enseignants dans l’apprentissage grammatical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.129--139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Analyse croisée » d’une séance de grammaire au cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 56, pp. 109-120. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse didactique et épistémique en termes de &amp;quot;jeux&amp;quot; (De l'action conjointe pour analyser la pratique de la langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès TACD juin 2019 (théorie de l'action conjointe en didactique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité d'un artiste peintre : une intelligence à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International de Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions régulatrices : est-ce un organisateur de l’activité enseignante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e COLLOQUE INTERNATIONAL EN ÉDUCATION Enjeux actuels et futurs de la formation et profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’efficacité dans le processus de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Communication au Congrès AREF 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer en classe avec ses élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation grammaticale en contexte réunionnais : école inclusive et sécurisation linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83e congrès ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la méthodologie de l’autoconfrontation : comment faire entrer dans le discours, la description réflexive des corps agissant et pensant des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe journées d'étude de la Société Binet-Simon "Corps et Méthodologies, corps décrit, corps vécu, corps vivant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits réflexifs : une intervention de secondarisation et méta cognitive dans l’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international Icare « Interventions éducatives et sociales en contextes pluriels : quels défis ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la planification – conception de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international de Didactique Professionnelle "Conception &amp; formation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du debriefing dans le développement de compétences professionnelles du professeur des écoles (en grammaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Colloque International Apprentissage et Développement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’un outil d’investigation ergonomique dans le champ de l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Outils pour la Formation, l’Education et la Prévention »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France. pp.355--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du TBI et transformations du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monchaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international INRP "Le travail enseignant au XXIe siècle Perspectives croisées : didactiques et didactique professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture scolaire, culture sociale, culture syntaxique: quels malentendus, quelles stratégies de remédiation pour les enseignants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Ecoles et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lille, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité enseignante et didactique professionnelle : analyse de la co-activité en situation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pastré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la didactique professionnelle et la didactique des disciplines: quel trait d'union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'Expérience », Recherches et Pratiques en Didactique Professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dijon, France. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies individuelles et profils enseignants, procédures didactiques dans la médiation grammaticale en école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études de l'IUFM de Montpellier sur la notion de gestes professionnels : entre analyse de l’activité, épistémologie et ingénierie de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registre pragmatique et registre épistémique dans un cours de grammaire à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des enseignants professionnels, savoirs et compétences, IUFM de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registre pragmatique et registre épistémique dans un cours de grammaire à l’école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des enseignants professionels, savoirs et compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France. pp.cédérom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation d'enseignement et contexte disciplinaire en dialogue: une analyse didactique en géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention éducative et médiation(s): Contextes insulaires, cultures diverses, explorations plurielles. (Wallian N., éd.) Peter Lang.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation grammaticale en contexte réunionnais : école inclusive et sécurisation linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livres en ligne du CRIRES </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux. Tremblay, P. &amp; Kahn, S. (dir.). (2017). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité enseignante et didactique professionnelle : analyse de la co-activité en situation scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Numa-Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pastré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altet Marguerite (coord.); Bru Marc (coord.); Blanchard-Laville Claudine (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 207-221, 2012, 978-2-296-96683-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation grammaticale en école élémentaire. Éléments de compréhension de l'activité enseignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clauzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00389999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EE066EC"/>
+    <w:nsid w:val="4CEF83D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="87E035A9"/>
+    <w:nsid w:val="9C33DEEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="333A7324"/>
+    <w:nsid w:val="C0C13AC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C4DE00C"/>
+    <w:nsid w:val="4141E42C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5ABD5B25"/>
+    <w:nsid w:val="5389D082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3712D47D"/>
+    <w:nsid w:val="E53298DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E8B6E732"/>
+    <w:nsid w:val="741AED35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01724267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.982" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01458785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monchaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pastr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01458783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03454694v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371677v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01724267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3561" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483520v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483512v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.982" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02371700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01759002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01458785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01229315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Numa-Bocage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monchaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pastr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01227082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01458783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01226653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389999v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>