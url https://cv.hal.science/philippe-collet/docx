--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Collet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VariCity ecosystem: City visualization of object-oriented variability in Java and TypeScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 240, pp.103210. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2024.103210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Object-Oriented Software in a City Metaphor: Comprehending the Implemented Variability and its Technical Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2023.111876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and visualization of variability implementations in object-oriented variability-rich systems: a symmetry-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10515-022-00329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for managing the imperfect modularity of variability implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2020.100998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Live Machine Learning and Deep Sleep to Support a Self-Adaptive Efficient Configuration of Battery Powered Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional feasibility analysis of variability-intensive data flow-oriented applications over highly-configurable platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.32-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3284971.3284975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de l'impartialité du juge par la chambre criminelle de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.485-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Du Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (3), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.34.293-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMILIAR: A Domain-Specific Language for Large Scale Management of Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (6), pp.657 - 681. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Multiple Variability Artifacts to Assemble Coherent Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Quality Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3-4), pp.689-734. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11219-011-9170-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Variability Implemented with Object-Orientation and Code Clones: A Tale of Two Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange Luxembourg, Luxembourg. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3673037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Fixing Inconsistencies in Clone-and-Own Tabular Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange, Luxembourg, Luxembourg. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3672595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Variability Implementations in TypeScript: the 2Cities Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange Luxembourg, Luxembourg. pp.22-25, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3676598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action-based Model to Handle Cloning and Adaptation in Tabular Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '23: 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizable Visualization of Quality Metrics for Object-Oriented Variability Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE-assisted visualization of indebted OO variability implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Systems and Software Product Line Conference - Volume B (SPLC ’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503229.3547066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. pp.222-233, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Object-Oriented Variability Implementations as Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Working Conference on Software Visualization (VISSOFT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Luxembourg (virtual), Luxembourg. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT52517.2021.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the diversity of analyses on the Linux kernel variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3471151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How I Met Your Implemented Variability: Identification in Object-Oriented Systems with symfinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3472733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Identification of Object-Oriented Variability Implementations using Usage Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2021 - 25th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461002.3473943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Features to Automatically Identified Object-Oriented Variability Implementations - The case of ArgoUML-SPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Working Conference on Variability Modelling of Software-Intensive Systems (VaMoS ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377024.3377037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and Mapping Implemented Variabilities in Java and C++ Systems using symfinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM International Systems and Software Product Line Conference (SPLC ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MONTREAL, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382026.3431251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sampling and Simulation-Based Analysis of Featured Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 7th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FormaliSE.2019.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage Scenarios for a Common Feature Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307630.3342403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted Automated Analyses for Variability-Intensive Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st ACM/IEEE International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing variability in object-oriented variability-rich systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.231-243, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3336294.3336311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">symfinder: A Toolchain for the Identification and Visualization of Object-Oriented Variability Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307630.3342394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASER foundation, Mar 2018, Villebrumier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Diversity of Capturing Variability at the Implementation Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st International Systems and Software Product Line Conference - Volume B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3109729.3109733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Consistency Checking between Specification and Implementation Variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st International Systems and Software Product Line Conference - Volume A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106195.3106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Imperfectly Modular Variability in Software Product Line Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCU: The Three Dimensions of Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schöttle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Reuse (ICSR-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deployment of Data Collection Policies over Heterogeneous Shared Sensing Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying decisions in variable concern hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993236.2993246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (de)composable workflow architecture to define data collection policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual support for decomposing complex feature models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization, VISSOFT 2015, Bremen, Germany, September 27-28, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.76--85, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT.2015.7332417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Regulatory Goal Model Families as Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Systems Engineering - 27th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.181-196, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19069-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRESS: Domain-Specific Modeling of Self-Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Complex Configurations in Software Product Lines: a Tooled Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Line Conference(SPLC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14130-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the usability of a visual feature modeling notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Jakšic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipto Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference, SLE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic Domain-Specific Languages: A Journey Into the Shapes of a Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward! Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland, United States. pp.243--253, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661136.2661159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Specific Languages for Managing Feature Models: Advances and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium, ISoLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45234-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGMA: Scala Internal Domain-Specific Languages for Model Manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS - 17th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Adaptation Mechanisms Using Control Theory Centric Architecture Models: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC - 11th International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, Jun 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating Models Using Internal Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the TTC'14 FIXML Case Study with SIGMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Transformation Tool Contest part of the Software Technologies: Applications and Foundations (STAF 2014) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, United Kingdom, Jul 2014, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Management: Smart Operations and Language Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPLE/SCALE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sensors to Visualization Dashboards: Need for Language Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization of Modeling Languages workshop (GeMOC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heytem Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Concerns in Feature Modeling: Support and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSD 2012 - International Conference on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor-based Runtime Model of Adaptable Feedback Control Loops (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Workshop on models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages and Tools for Managing Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Product Line Approaches in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Generation Model-based Variability Management: Languages and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2012 - 15th International Conference on Model Driven Engineering Languages &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Internal DSL for Enriching EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 International Workshop on OCL and Textual Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Innsbruck, Austria. pp.25 - 30, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2428516.2428521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Variability from Requirements to Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CS proceedings of the 16th IEEE International Conference on Engineering of Complex Computer Systems, ICECCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run Time Adaptation of Video-Surveillance Systems: A software Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS, 8th International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Model for Architecting Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Model-Driven Engineering of Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE/ACM International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1998582.1998616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Approaches to Implement Feature Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QoI-aware Framework for Adaptive Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Adaptive and Self-adaptive Systems and Applications, ADAPTIVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lisbonne, Portugal. pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Variability in Workflow with Feature Model Composition Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Composition 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Malaga, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Software Language Engineering (SLE'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-functional Data Collection for Adaptive Business Processes and Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Middleware for Service Oriented Computing (MW4SOC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Urbana Champaign, IL, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1657755.1657757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context and Dynamic Adaptations with Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time at Models 2009 (MRT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Services on the Grid as a Product Line: Requirements and Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Service-Oriented Architectures and Software Product Lines - Putting Both Together (SOAPL'08), at SPLC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Limerick, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Managing Variability of Medical Imaging Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-Grid Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York, United States. pp.95--104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rojas Balderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Contract Enforcement in Hierarchical Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAPS 2007, 6th International Symposium on Software Composition (SC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.18-33, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77351-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Different Contracts in Hierarchical Component-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAPS 2006, 5th International Symposium on Software Composition (SC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Vienna, Austria. pp.50-65, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Autonomic Features of Hierarchical Components with Negotiable Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Autonomic Computing (ICAC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dublin, Ireland. pp.285-286, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAC.2006.1662411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Components to Autonomic Elements using Negotiable Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Autonomic and Trusted Computing (ATC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. pp.78-89, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11839569_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On contracting different behavioral properties in component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual ACM Symposium on Applied Computing, SAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1798-1799, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de contractualisation pour Fractal : intégration et retours sur expèrience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Composants 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart IoT for Mobility: Automating of Mobility Value Chain through the Adoption of Smart Contracts within IoT Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Driving Simulation &amp; Virtual Reality Conference (DSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antibes, France. , pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eighth International Workshop on Variability Modelling of Software-intensive Systems, VaMoS '14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Wasowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, VaMoS, 978-1-4503-2556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seventh International Workshop on Variability Modelling of Software-intensive Systems, VaMoS '13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gnesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, VaMoS, 978-1-4503-1541-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées du groupe Objets, Composants et Modèles (OCM'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire I3S, pp.19, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts-based Control Integration into Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rogerio de Lemos; David Garlan; Carlo Ghezzi; Holger Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles et variabilité multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architectures and Multiple Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Architecture 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781848216884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating Concerns in Feature Models: Retrospective and Support for Multi-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thein Than Tun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhartz-Berger, Iris and Sturm, Arnor and Clark, Tony and Bettin, J. and Cohen, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Engineering: Product Lines, Conceptual Models, and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-28, 2013, 978-3-642-36653-6. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36654-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpineFM & TOCSIN : un moteur de raisonnement et son interface de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320003.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées du groupe Objets, Composants et Modèles (OCM'2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the diversity of analyses on the Linux kernel variability – Companion Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements of the SALTY project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ???. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Services: A Marriage of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dufrêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Complexity of Large Software Systems: Contracting, Self-Adaptation and Feature Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université Nice Sophia Antipolis, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId286"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Collet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VariCity ecosystem: City visualization of object-oriented variability in Java and TypeScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 240, pp.103210. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2024.103210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Object-Oriented Software in a City Metaphor: Comprehending the Implemented Variability and its Technical Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2023.111876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and visualization of variability implementations in object-oriented variability-rich systems: a symmetry-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10515-022-00329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for managing the imperfect modularity of variability implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2020.100998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Live Machine Learning and Deep Sleep to Support a Self-Adaptive Efficient Configuration of Battery Powered Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional feasibility analysis of variability-intensive data flow-oriented applications over highly-configurable platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.32-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3284971.3284975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de l'impartialité du juge par la chambre criminelle de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.485-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Du Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (3), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.34.293-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMILIAR: A Domain-Specific Language for Large Scale Management of Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (6), pp.657 - 681. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Multiple Variability Artifacts to Assemble Coherent Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Quality Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3-4), pp.689-734. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11219-011-9170-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Variability Implemented with Object-Orientation and Code Clones: A Tale of Two Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange Luxembourg, Luxembourg. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3673037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Fixing Inconsistencies in Clone-and-Own Tabular Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange, Luxembourg, Luxembourg. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3672595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Variability Implementations in TypeScript: the 2Cities Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange Luxembourg, Luxembourg. pp.22-25, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3676598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action-based Model to Handle Cloning and Adaptation in Tabular Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '23: 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE-assisted visualization of indebted OO variability implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Systems and Software Product Line Conference - Volume B (SPLC ’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503229.3547066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. pp.222-233, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizable Visualization of Quality Metrics for Object-Oriented Variability Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the diversity of analyses on the Linux kernel variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3471151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How I Met Your Implemented Variability: Identification in Object-Oriented Systems with symfinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3472733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Object-Oriented Variability Implementations as Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Working Conference on Software Visualization (VISSOFT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Luxembourg (virtual), Luxembourg. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT52517.2021.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Identification of Object-Oriented Variability Implementations using Usage Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2021 - 25th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461002.3473943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Features to Automatically Identified Object-Oriented Variability Implementations - The case of ArgoUML-SPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Working Conference on Variability Modelling of Software-Intensive Systems (VaMoS ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377024.3377037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and Mapping Implemented Variabilities in Java and C++ Systems using symfinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM International Systems and Software Product Line Conference (SPLC ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MONTREAL, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382026.3431251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sampling and Simulation-Based Analysis of Featured Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 7th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FormaliSE.2019.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage Scenarios for a Common Feature Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307630.3342403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing variability in object-oriented variability-rich systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.231-243, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3336294.3336311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted Automated Analyses for Variability-Intensive Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st ACM/IEEE International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">symfinder: A Toolchain for the Identification and Visualization of Object-Oriented Variability Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307630.3342394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASER foundation, Mar 2018, Villebrumier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Imperfectly Modular Variability in Software Product Line Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Diversity of Capturing Variability at the Implementation Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st International Systems and Software Product Line Conference - Volume B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3109729.3109733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Consistency Checking between Specification and Implementation Variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st International Systems and Software Product Line Conference - Volume A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106195.3106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCU: The Three Dimensions of Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schöttle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Reuse (ICSR-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deployment of Data Collection Policies over Heterogeneous Shared Sensing Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying decisions in variable concern hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993236.2993246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (de)composable workflow architecture to define data collection policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual support for decomposing complex feature models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization, VISSOFT 2015, Bremen, Germany, September 27-28, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.76--85, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT.2015.7332417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Regulatory Goal Model Families as Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Systems Engineering - 27th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.181-196, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19069-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14130-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the usability of a visual feature modeling notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Jakšic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipto Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference, SLE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGMA: Scala Internal Domain-Specific Languages for Model Manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS - 17th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic Domain-Specific Languages: A Journey Into the Shapes of a Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward! Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland, United States. pp.243--253, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661136.2661159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Specific Languages for Managing Feature Models: Advances and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium, ISoLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45234-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Adaptation Mechanisms Using Control Theory Centric Architecture Models: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC - 11th International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, Jun 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating Models Using Internal Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the TTC'14 FIXML Case Study with SIGMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Transformation Tool Contest part of the Software Technologies: Applications and Foundations (STAF 2014) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, United Kingdom, Jul 2014, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Complex Configurations in Software Product Lines: a Tooled Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Line Conference(SPLC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRESS: Domain-Specific Modeling of Self-Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPLE/SCALE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Management: Smart Operations and Language Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sensors to Visualization Dashboards: Need for Language Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization of Modeling Languages workshop (GeMOC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Concerns in Feature Modeling: Support and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSD 2012 - International Conference on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor-based Runtime Model of Adaptable Feedback Control Loops (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Workshop on models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages and Tools for Managing Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Product Line Approaches in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Generation Model-based Variability Management: Languages and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2012 - 15th International Conference on Model Driven Engineering Languages &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Internal DSL for Enriching EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 International Workshop on OCL and Textual Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Innsbruck, Austria. pp.25 - 30, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2428516.2428521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heytem Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Model for Architecting Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Variability from Requirements to Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CS proceedings of the 16th IEEE International Conference on Engineering of Complex Computer Systems, ICECCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run Time Adaptation of Video-Surveillance Systems: A software Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS, 8th International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Model-Driven Engineering of Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE/ACM International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1998582.1998616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Approaches to Implement Feature Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QoI-aware Framework for Adaptive Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Adaptive and Self-adaptive Systems and Applications, ADAPTIVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lisbonne, Portugal. pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Variability in Workflow with Feature Model Composition Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Composition 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Malaga, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-functional Data Collection for Adaptive Business Processes and Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Middleware for Service Oriented Computing (MW4SOC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Urbana Champaign, IL, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1657755.1657757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context and Dynamic Adaptations with Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time at Models 2009 (MRT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Software Language Engineering (SLE'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Managing Variability of Medical Imaging Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-Grid Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York, United States. pp.95--104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rojas Balderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Services on the Grid as a Product Line: Requirements and Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Service-Oriented Architectures and Software Product Lines - Putting Both Together (SOAPL'08), at SPLC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Limerick, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Contract Enforcement in Hierarchical Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAPS 2007, 6th International Symposium on Software Composition (SC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.18-33, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77351-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On contracting different behavioral properties in component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual ACM Symposium on Applied Computing, SAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1798-1799, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Components to Autonomic Elements using Negotiable Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Autonomic and Trusted Computing (ATC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. pp.78-89, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11839569_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Autonomic Features of Hierarchical Components with Negotiable Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Autonomic Computing (ICAC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dublin, Ireland. pp.285-286, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAC.2006.1662411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Different Contracts in Hierarchical Component-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAPS 2006, 5th International Symposium on Software Composition (SC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Vienna, Austria. pp.50-65, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de contractualisation pour Fractal : intégration et retours sur expèrience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Composants 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart IoT for Mobility: Automating of Mobility Value Chain through the Adoption of Smart Contracts within IoT Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Driving Simulation &amp; Virtual Reality Conference (DSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antibes, France. , pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eighth International Workshop on Variability Modelling of Software-intensive Systems, VaMoS '14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Wasowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, VaMoS, 978-1-4503-2556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seventh International Workshop on Variability Modelling of Software-intensive Systems, VaMoS '13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gnesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, VaMoS, 978-1-4503-1541-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées du groupe Objets, Composants et Modèles (OCM'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire I3S, pp.19, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts-based Control Integration into Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rogerio de Lemos; David Garlan; Carlo Ghezzi; Holger Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles et variabilité multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architectures and Multiple Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Architecture 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781848216884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating Concerns in Feature Models: Retrospective and Support for Multi-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thein Than Tun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhartz-Berger, Iris and Sturm, Arnor and Clark, Tony and Bettin, J. and Cohen, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Engineering: Product Lines, Conceptual Models, and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-28, 2013, 978-3-642-36653-6. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36654-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpineFM & TOCSIN : un moteur de raisonnement et son interface de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320003.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées du groupe Objets, Composants et Modèles (OCM'2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the diversity of analyses on the Linux kernel variability – Companion Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements of the SALTY project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ???. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Services: A Marriage of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dufrêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Complexity of Large Software Systems: Contracting, Self-Adaptation and Feature Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université Nice Sophia Antipolis, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId286"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mortara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2024.103210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247907v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-022-00329-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2020.100998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.12.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3673037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bounouas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3672595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3676598" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547073" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717874v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT52517.2021.00017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471151" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3472733" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461002.3473943" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377024.3377037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382026.3431251" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2019.00015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336311" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342394" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109729.3109733" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106195.3106209" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ttle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993236.2993246" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Palmieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19069-3_12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jak&#353;ic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B France" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipto Ghosh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45234-9_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010339v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991114v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2428516.2428521" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998582.1998616" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Le Duc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243557v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1657755.1657757" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419990v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77351-1_3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0PCNDCS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351678v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9C5DMV8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2006.1662411" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351632v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11839569_8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WPQ3R0J1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141699" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wasowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Weyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2556624" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gnesi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2430502" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257205v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/en/program/calendar/semhp/?semnr=13511" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/architectures-logicielles/oussalah/descriptif-9782746245174" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=787" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767213v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thein Than Tun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36654-3_1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419986v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mortara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2024.103210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247907v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-022-00329-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2020.100998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.12.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3673037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bounouas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3672595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3676598" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3472733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT52517.2021.00017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461002.3473943" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377024.3377037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382026.3431251" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2019.00015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336311" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342394" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109729.3109733" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106195.3106209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ttle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993236.2993246" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Palmieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19069-3_12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jak&#353;ic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B France" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipto Ghosh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345656v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45234-9_20" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991114v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951798v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117779v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2428516.2428521" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998582.1998616" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Le Duc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243557v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1657755.1657757" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419990v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459517v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77351-1_3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0PCNDCS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11839569_8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WPQ3R0J1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351665v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2006.1662411" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351678v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9C5DMV8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wasowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Weyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2556624" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gnesi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2430502" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257205v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/en/program/calendar/semhp/?semnr=13511" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/architectures-logicielles/oussalah/descriptif-9782746245174" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=787" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767213v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thein Than Tun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36654-3_1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419986v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>