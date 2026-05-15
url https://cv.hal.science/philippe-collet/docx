--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Collet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VariCity ecosystem: City visualization of object-oriented variability in Java and TypeScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 240, pp.103210. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2024.103210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Object-Oriented Software in a City Metaphor: Comprehending the Implemented Variability and its Technical Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2023.111876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and visualization of variability implementations in object-oriented variability-rich systems: a symmetry-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10515-022-00329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for managing the imperfect modularity of variability implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2020.100998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Live Machine Learning and Deep Sleep to Support a Self-Adaptive Efficient Configuration of Battery Powered Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional feasibility analysis of variability-intensive data flow-oriented applications over highly-configurable platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.32-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3284971.3284975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de l'impartialité du juge par la chambre criminelle de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.485-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Du Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (3), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.34.293-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMILIAR: A Domain-Specific Language for Large Scale Management of Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (6), pp.657 - 681. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Multiple Variability Artifacts to Assemble Coherent Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Quality Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3-4), pp.689-734. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11219-011-9170-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Variability Implemented with Object-Orientation and Code Clones: A Tale of Two Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange Luxembourg, Luxembourg. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3673037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Fixing Inconsistencies in Clone-and-Own Tabular Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange, Luxembourg, Luxembourg. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3672595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Variability Implementations in TypeScript: the 2Cities Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange Luxembourg, Luxembourg. pp.22-25, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3676598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action-based Model to Handle Cloning and Adaptation in Tabular Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '23: 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE-assisted visualization of indebted OO variability implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Systems and Software Product Line Conference - Volume B (SPLC ’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503229.3547066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. pp.222-233, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizable Visualization of Quality Metrics for Object-Oriented Variability Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the diversity of analyses on the Linux kernel variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3471151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How I Met Your Implemented Variability: Identification in Object-Oriented Systems with symfinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3472733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Object-Oriented Variability Implementations as Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Working Conference on Software Visualization (VISSOFT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Luxembourg (virtual), Luxembourg. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT52517.2021.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Identification of Object-Oriented Variability Implementations using Usage Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2021 - 25th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461002.3473943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Features to Automatically Identified Object-Oriented Variability Implementations - The case of ArgoUML-SPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Working Conference on Variability Modelling of Software-Intensive Systems (VaMoS ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377024.3377037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and Mapping Implemented Variabilities in Java and C++ Systems using symfinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM International Systems and Software Product Line Conference (SPLC ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MONTREAL, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382026.3431251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sampling and Simulation-Based Analysis of Featured Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 7th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FormaliSE.2019.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage Scenarios for a Common Feature Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307630.3342403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing variability in object-oriented variability-rich systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.231-243, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3336294.3336311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted Automated Analyses for Variability-Intensive Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st ACM/IEEE International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">symfinder: A Toolchain for the Identification and Visualization of Object-Oriented Variability Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307630.3342394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASER foundation, Mar 2018, Villebrumier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Imperfectly Modular Variability in Software Product Line Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Diversity of Capturing Variability at the Implementation Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st International Systems and Software Product Line Conference - Volume B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3109729.3109733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Consistency Checking between Specification and Implementation Variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st International Systems and Software Product Line Conference - Volume A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106195.3106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCU: The Three Dimensions of Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schöttle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Reuse (ICSR-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deployment of Data Collection Policies over Heterogeneous Shared Sensing Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying decisions in variable concern hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993236.2993246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (de)composable workflow architecture to define data collection policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual support for decomposing complex feature models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization, VISSOFT 2015, Bremen, Germany, September 27-28, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.76--85, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT.2015.7332417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Regulatory Goal Model Families as Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Systems Engineering - 27th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.181-196, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19069-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14130-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the usability of a visual feature modeling notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Jakšic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipto Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference, SLE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGMA: Scala Internal Domain-Specific Languages for Model Manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS - 17th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic Domain-Specific Languages: A Journey Into the Shapes of a Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward! Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland, United States. pp.243--253, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661136.2661159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Specific Languages for Managing Feature Models: Advances and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium, ISoLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45234-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Adaptation Mechanisms Using Control Theory Centric Architecture Models: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC - 11th International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, Jun 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating Models Using Internal Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the TTC'14 FIXML Case Study with SIGMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Transformation Tool Contest part of the Software Technologies: Applications and Foundations (STAF 2014) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, United Kingdom, Jul 2014, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Complex Configurations in Software Product Lines: a Tooled Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Line Conference(SPLC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRESS: Domain-Specific Modeling of Self-Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPLE/SCALE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Management: Smart Operations and Language Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sensors to Visualization Dashboards: Need for Language Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization of Modeling Languages workshop (GeMOC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Concerns in Feature Modeling: Support and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSD 2012 - International Conference on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor-based Runtime Model of Adaptable Feedback Control Loops (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Workshop on models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages and Tools for Managing Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Product Line Approaches in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Generation Model-based Variability Management: Languages and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2012 - 15th International Conference on Model Driven Engineering Languages &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Internal DSL for Enriching EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 International Workshop on OCL and Textual Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Innsbruck, Austria. pp.25 - 30, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2428516.2428521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heytem Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Model for Architecting Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Variability from Requirements to Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CS proceedings of the 16th IEEE International Conference on Engineering of Complex Computer Systems, ICECCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run Time Adaptation of Video-Surveillance Systems: A software Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS, 8th International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Model-Driven Engineering of Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE/ACM International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1998582.1998616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Approaches to Implement Feature Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QoI-aware Framework for Adaptive Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Adaptive and Self-adaptive Systems and Applications, ADAPTIVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lisbonne, Portugal. pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Variability in Workflow with Feature Model Composition Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Composition 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Malaga, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-functional Data Collection for Adaptive Business Processes and Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Middleware for Service Oriented Computing (MW4SOC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Urbana Champaign, IL, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1657755.1657757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context and Dynamic Adaptations with Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time at Models 2009 (MRT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Software Language Engineering (SLE'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Managing Variability of Medical Imaging Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-Grid Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York, United States. pp.95--104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rojas Balderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Services on the Grid as a Product Line: Requirements and Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Service-Oriented Architectures and Software Product Lines - Putting Both Together (SOAPL'08), at SPLC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Limerick, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Contract Enforcement in Hierarchical Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAPS 2007, 6th International Symposium on Software Composition (SC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.18-33, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77351-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On contracting different behavioral properties in component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual ACM Symposium on Applied Computing, SAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1798-1799, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Components to Autonomic Elements using Negotiable Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Autonomic and Trusted Computing (ATC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. pp.78-89, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11839569_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Autonomic Features of Hierarchical Components with Negotiable Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Autonomic Computing (ICAC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dublin, Ireland. pp.285-286, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAC.2006.1662411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Different Contracts in Hierarchical Component-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAPS 2006, 5th International Symposium on Software Composition (SC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Vienna, Austria. pp.50-65, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de contractualisation pour Fractal : intégration et retours sur expèrience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Composants 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart IoT for Mobility: Automating of Mobility Value Chain through the Adoption of Smart Contracts within IoT Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Driving Simulation &amp; Virtual Reality Conference (DSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antibes, France. , pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eighth International Workshop on Variability Modelling of Software-intensive Systems, VaMoS '14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Wasowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, VaMoS, 978-1-4503-2556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seventh International Workshop on Variability Modelling of Software-intensive Systems, VaMoS '13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gnesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, VaMoS, 978-1-4503-1541-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées du groupe Objets, Composants et Modèles (OCM'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire I3S, pp.19, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts-based Control Integration into Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rogerio de Lemos; David Garlan; Carlo Ghezzi; Holger Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles et variabilité multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architectures and Multiple Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Architecture 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781848216884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating Concerns in Feature Models: Retrospective and Support for Multi-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thein Than Tun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhartz-Berger, Iris and Sturm, Arnor and Clark, Tony and Bettin, J. and Cohen, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Engineering: Product Lines, Conceptual Models, and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-28, 2013, 978-3-642-36653-6. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36654-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpineFM & TOCSIN : un moteur de raisonnement et son interface de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320003.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées du groupe Objets, Composants et Modèles (OCM'2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the diversity of analyses on the Linux kernel variability – Companion Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements of the SALTY project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ???. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Services: A Marriage of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dufrêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Complexity of Large Software Systems: Contracting, Self-Adaptation and Feature Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université Nice Sophia Antipolis, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId286"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Collet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VariCity ecosystem: City visualization of object-oriented variability in Java and TypeScript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 240, pp.103210. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2024.103210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Object-Oriented Software in a City Metaphor: Comprehending the Implemented Variability and its Technical Debt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2023.111876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and visualization of variability implementations in object-oriented variability-rich systems: a symmetry-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10515-022-00329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for managing the imperfect modularity of variability implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2020.100998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concern-Oriented Language Development (COLD): Fostering Reuse in Language Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Languages, Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cl.2018.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Live Machine Learning and Deep Sleep to Support a Self-Adaptive Efficient Configuration of Battery Powered Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional feasibility analysis of variability-intensive data flow-oriented applications over highly-configurable platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (3), pp.32-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3284971.3284975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de l'impartialité du juge par la chambre criminelle de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.485-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01406717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Du Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (3), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.34.293-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Evolution of Architectural Variability Models in Plugin-based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-013-0364-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAMILIAR: A Domain-Specific Language for Large Scale Management of Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (6), pp.657 - 681. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2012.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Multiple Variability Artifacts to Assemble Coherent Workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Quality Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3-4), pp.689-734. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11219-011-9170-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing Variability Implemented with Object-Orientation and Code Clones: A Tale of Two Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange Luxembourg, Luxembourg. pp.107-112, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3673037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and Fixing Inconsistencies in Clone-and-Own Tabular Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange, Luxembourg, Luxembourg. pp.191-202, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3672595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Variability Implementations in TypeScript: the 2Cities Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pinna-Dery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '24: 28th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dommeldange Luxembourg, Luxembourg. pp.22-25, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3646548.3676598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the Diversity of Computational Notebooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2023 - 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.27-33, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Action-based Model to Handle Cloning and Adaptation in Tabular Data Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bounouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC '23: 27th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3579027.3608991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDE-assisted visualization of indebted OO variability implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Systems and Software Product Line Conference - Volume B (SPLC ’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503229.3547066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvable SPL management with partial knowledge: an application to anomaly detection in time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Precioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2022 - 26th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. pp.222-233, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizable Visualization of Quality Metrics for Object-Oriented Variability Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546932.3547073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Object-Oriented Variability Implementations as Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Working Conference on Software Visualization (VISSOFT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Luxembourg (virtual), Luxembourg. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT52517.2021.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the diversity of analyses on the Linux kernel variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3471151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How I Met Your Implemented Variability: Identification in Object-Oriented Systems with symfinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ACM International Systems and Software Product Line Conference - Volume A (SPLC ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461001.3472733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Identification of Object-Oriented Variability Implementations using Usage Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Dery-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPLC 2021 - 25th ACM International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leicester, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461002.3473943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Features to Automatically Identified Object-Oriented Variability Implementations - The case of ArgoUML-SPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Working Conference on Variability Modelling of Software-Intensive Systems (VaMoS ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Magdeburg, Germany. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377024.3377037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and Mapping Implemented Variabilities in Java and C++ Systems using symfinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th ACM International Systems and Software Product Line Conference (SPLC ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, MONTREAL, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3382026.3431251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sampling and Simulation-Based Analysis of Featured Weighted Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE/ACM 7th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.61-64, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FormaliSE.2019.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage Scenarios for a Common Feature Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307630.3342403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted Automated Analyses for Variability-Intensive Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st ACM/IEEE International Conference on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and visualizing variability in object-oriented variability-rich systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.231-243, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3336294.3336311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">symfinder: A Toolchain for the Identification and Visualization of Object-Oriented Variability Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 23rd International Systems and Software Product Line Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.5-8, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3307630.3342394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching DevOps at the Graduate Level: A report from Polytech Nice Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international workshop on software engineering aspects of continuous development and new paradigms of software production and deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASER foundation, Mar 2018, Villebrumier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792773v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Functional Feasibility of Variability-Intensive Data Flow-Oriented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Lazreg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Micro-services Deployment in a Safer Way: a Static Analysis and Automated Rewriting Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Diversity of Capturing Variability at the Implementation Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st International Systems and Software Product Line Conference - Volume B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3109729.3109733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Consistency Checking between Specification and Implementation Variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 21st International Systems and Software Product Line Conference - Volume A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sevilla, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106195.3106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Imperfectly Modular Variability in Software Product Line Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xhevahire Tërnava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Software Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCU: The Three Dimensions of Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schöttle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Software Reuse (ICSR-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deployment of Data Collection Policies over Heterogeneous Shared Sensing Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Asia-Pacific Software Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying decisions in variable concern hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 ACM SIGPLAN International Conference on Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2993236.2993246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (de)composable workflow architecture to define data collection policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851613.2851962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual support for decomposing complex feature models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization, VISSOFT 2015, Bremen, Germany, September 27-28, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.76--85, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VISSOFT.2015.7332417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Regulatory Goal Model Families as Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Systems Engineering - 27th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.181-196, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19069-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRESS: Domain-Specific Modeling of Self-Adaptive Software Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing a Software Ecosystem Using a Multiple Software Product Line: a Case Study on Digital Signage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference series on Software Engineering and Advanced Applications(SEAA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Verona, Italy. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Complex Configurations in Software Product Lines: a Tooled Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Line Conference(SPLC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Development Support for Shared Sensing Infrastructures: A Generative and Dynamic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cecchinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Software Reuse (ICSR’15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-14130-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the usability of a visual feature modeling notation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Jakšic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipto Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference, SLE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vasteras, Sweden. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11245-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGMA: Scala Internal Domain-Specific Languages for Model Manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS - 17th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Data Visualisation: A Composition-Based Approach to Support Domain Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications (ECMFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, York, United Kingdom. pp.101-116, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09195-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic Domain-Specific Languages: A Journey Into the Shapes of a Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onward! Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland, United States. pp.243--253, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2661136.2661159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Specific Languages for Managing Feature Models: Advances and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium, ISoLA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Corfu, Greece. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45234-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Adaptation Mechanisms Using Control Theory Centric Architecture Models: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC - 11th International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USENIX, Jun 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating Models Using Internal Domain-Specific Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the Internet of Things to Teach Domain-Specific Languages and Modeling: The ArduinoML project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the MODELS Educators Symposium co-located with the ACM/IEEE 17th International Conference on Model Driven Engineering Languages and Systems (MODELS 2014), Valencia, Spain, September 29, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.45--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the TTC'14 FIXML Case Study with SIGMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th Transformation Tool Contest part of the Software Technologies: Applications and Foundations (STAF 2014) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of York, United Kingdom, Jul 2014, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiences in teaching variability modeling and model-driven generative techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Software Product Lines Conference - Companion Volume for Workshop, Tools and Demo papers, SPLC '14, Florence, Italy, September 15-19, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.26--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing your Compositions of Variability Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems (MODELS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Management: Smart Operations and Language Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 16th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPLEMMA: A Generic Framework for Controlled-Evolution of Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPLE/SCALE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Tokyo, Japan. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Exploit Domain Knowledge in Multiple Software Product Lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on Product LinE Approaches in Software Engineering at ICSE 2013 (PLEASE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Fransisco, United States. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sensors to Visualization Dashboards: Need for Language Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Logre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization of Modeling Languages workshop (GeMOC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des interfaces graphiques flexibles de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heytem Zitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of Concerns in Feature Modeling: Support and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSD 2012 - International Conference on Aspect-Oriented Software Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor-based Runtime Model of Adaptable Feedback Control Loops (Position Paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Workshop on models@run.time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Model Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAiSE - 24th International Conference on Advanced Information Systems Engineering - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713849v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languages and Tools for Managing Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Product Line Approaches in Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Composite Feature Models to Support Agile Software Product Line Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Models and Evolution in MODELS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Generation Model-based Variability Management: Languages and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2012 - 15th International Conference on Model Driven Engineering Languages &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Internal DSL for Enriching EMF Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 International Workshop on OCL and Textual Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Innsbruck, Austria. pp.25 - 30, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2428516.2428521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Variability from Requirements to Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CS proceedings of the 16th IEEE International Conference on Engineering of Complex Computer Systems, ICECCS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Run Time Adaptation of Video-Surveillance Systems: A software Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVS, 8th International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflective Model for Architecting Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 23rd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Model-Driven Engineering of Feedback Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE/ACM International Conference on Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Karlsruhe, Germany. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1998582.1998616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Engineering Architectural Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Cleve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference of Software Architecture (ECSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.220-235, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23798-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00614984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Approaches to Implement Feature Model Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QoI-aware Framework for Adaptive Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Adaptive and Self-adaptive Systems and Applications, ADAPTIVE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lisbonne, Portugal. pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Manset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Washington D.C., United States. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-User Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis du Génie de la Programmation et du Logiciel, journées nationales du GDR GPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Variability in Workflow with Feature Model Composition Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software Composition 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Malaga, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Software Language Engineering (SLE'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Denver, United States. pp.62-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-functional Data Collection for Adaptive Business Processes and Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Middleware for Service Oriented Computing (MW4SOC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Urbana Champaign, IL, United States. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1657755.1657757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Context and Dynamic Adaptations with Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fleurey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop Models@run.time at Models 2009 (MRT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Services on the Grid as a Product Line: Requirements and Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Service-Oriented Architectures and Software Product Lines - Putting Both Together (SOAPL'08), at SPLC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Limerick, Ireland. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration dynamique de contrats dans des architectures orientées services : une experience applicative du modèle au code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence sur les Architectures Logicielles (CAL'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Managing Variability of Medical Imaging Grid Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-Grid Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New York, United States. pp.95--104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Rojas Balderrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HealthGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Contract Enforcement in Hierarchical Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Malenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAPS 2007, 6th International Symposium on Software Composition (SC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.18-33, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-77351-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Autonomic Features of Hierarchical Components with Negotiable Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Autonomic Computing (ICAC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dublin, Ireland. pp.285-286, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAC.2006.1662411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Components to Autonomic Elements using Negotiable Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Autonomic and Trusted Computing (ATC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Wuhan, China. pp.78-89, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11839569_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Different Contracts in Hierarchical Component-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETAPS 2006, 5th International Symposium on Software Composition (SC '06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Vienna, Austria. pp.50-65, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11821946_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On contracting different behavioral properties in component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual ACM Symposium on Applied Computing, SAC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1798-1799, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1141277.1141699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de contractualisation pour Fractal : intégration et retours sur expèrience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ozanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Composants 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart IoT for Mobility: Automating of Mobility Value Chain through the Adoption of Smart Contracts within IoT Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera de Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Driving Simulation &amp; Virtual Reality Conference (DSC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Antibes, France. , pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Eighth International Workshop on Variability Modelling of Software-intensive Systems, VaMoS '14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Wasowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, VaMoS, 978-1-4503-2556-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seventh International Workshop on Variability Modelling of Software-intensive Systems, VaMoS '13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Gnesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Schmid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, VaMoS, 978-1-4503-1541-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première Conférence en IngénieriE du Logiciel, CIEL'2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées du groupe Objets, Composants et Modèles (OCM'2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire I3S, pp.19, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts-based Control Integration into Software Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Křikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rogerio de Lemos; David Garlan; Carlo Ghezzi; Holger Giese. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering for Self-Adaptive Systems 3: Assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9640, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles et variabilité multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architectures and Multiple Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Architecture 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9781848216884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separating Concerns in Feature Models: Retrospective and Support for Multi-Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hubaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thein Than Tun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heymans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhartz-Berger, Iris and Sturm, Arnor and Clark, Tony and Bettin, J. and Cohen, S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Engineering: Product Lines, Conceptual Models, and Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-28, 2013, 978-3-642-36653-6. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36654-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpineFM & TOCSIN : un moteur de raisonnement et son interface de configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.320003.000.S.C.2014.000.31235. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des Journées du groupe Objets, Composants et Modèles (OCM'2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the diversity of analyses on the Linux kernel variability – Companion Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mortara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation facing the needs of the scenarios from the deliverables I2.1.1 and I2.2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Duchien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements of the SALTY project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amine Abchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Krikava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ???. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Services: A Marriage of Reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dufrêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming Complexity of Large Software Systems: Contracting, Self-Adaptation and Feature Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université Nice Sophia Antipolis, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId286"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mortara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2024.103210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247907v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-022-00329-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2020.100998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.12.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3673037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bounouas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3672595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3676598" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3472733" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT52517.2021.00017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461002.3473943" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377024.3377037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382026.3431251" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2019.00015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336311" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342394" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109729.3109733" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106195.3106209" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ttle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993236.2993246" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Palmieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19069-3_12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jak&#353;ic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B France" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipto Ghosh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345656v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45234-9_20" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991114v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015149v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951798v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117779v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2428516.2428521" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617273v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998582.1998616" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484232v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Le Duc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243557v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1657755.1657757" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419990v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459517v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77351-1_3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0PCNDCS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141699" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11839569_8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WPQ3R0J1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351665v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2006.1662411" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351678v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9C5DMV8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wasowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Weyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2556624" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gnesi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2430502" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257205v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/en/program/calendar/semhp/?semnr=13511" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/architectures-logicielles/oussalah/descriptif-9782746245174" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=787" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767213v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thein Than Tun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36654-3_1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419986v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mortara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pinna-Dery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2024.103210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247907v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery-Pinna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111876" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhevahire T&#235;rnava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-022-00329-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2020.100998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cl.2018.05.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cecchinel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lazreg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3284971.3284975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.293-306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cleve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0364-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.12.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3673037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bounouas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3672595" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3646548.3676598" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Amraoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579027.3608991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546932.3547073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT52517.2021.00017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3471151" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461001.3472733" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461002.3473943" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377024.3377037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382026.3431251" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE.2019.00015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061251v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336311" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342394" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792773v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molines" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167354" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167314" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3109729.3109733" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106195.3106209" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ttle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411084v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2993236.2993246" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341093v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851962" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISSOFT.2015.7332417" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Palmieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19069-3_12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14130-5_16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jak&#353;ic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B France" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipto Ghosh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11245-9_7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Logre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09195-2_7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661159" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45234-9_20" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991114v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00951803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273732v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322550v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heytem Zitoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713849v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2428516.2428521" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moisan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998582.1998616" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Le Duc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504668v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484152v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243557v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1657755.1657757" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419990v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ozanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77351-1_3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0PCNDCS6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351665v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2006.1662411" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351632v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11839569_8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WPQ3R0J1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9C5DMV8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141277.1141699" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487916v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903049v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primavera de Filippi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Wasowski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Weyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2556624" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gnesi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schmid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=2430502" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257205v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/en/program/calendar/semhp/?semnr=13511" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098109v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/architectures-logicielles/oussalah/descriptif-9782746245174" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?p=a&amp;amp;ACTION=View&amp;amp;id=787" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767213v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thein Than Tun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36654-3_1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419986v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750128v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>