--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1135,338 +1135,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01293749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle économie des relations sexuelles ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sibylla Mayer</w:t>
+                <w:t xml:space="preserve">Quand une femme aime plusieurs hommes : le taire ou le dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XLIII (3), pp.381-389. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, XLIII (3), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.133.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00837616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle économie des relations sexuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Philippe Combessie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylla Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XLIII (3), pp.399-407. </w:t>
+              <w:t xml:space="preserve">, 2013, XLIII (3), pp.381-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.133.0399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.133.0381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00837616v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00837617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prison in its environment: symptoms of the ambivalent relationship between democracies and imprisonment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue (Special Issue), pp.96-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00838538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Delia Luigi et Radica Gabrielle (dir.), Lumières, n°20, Penser la peine à l'âge des Lumières, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combessie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634710v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00838538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fauconnet et l'imputation pénale de la responsabilité.</w:t>
               </w:r>
@@ -2888,186 +2888,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les femmes « libertines » parlent de leur sexualité. Analyse des écarts entre discours entendus et pratiques observées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiphaine Barthélemy, Philippe Combessie, Laurent-Sébastien Fournier et Anne Monjaret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies plurielles : déclinaisons selon les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-284, 2014, 978-2-7355-0820-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01352226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les femmes &amp;quot;libertines&amp;quot; parlent de leur sexualité. Analyse des écarts entre discours entendus et pratiques observées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combessie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barthélémy, Tiphaine and Combessie, Philippe and Fournier, Laurent Sébastien and Monjaret, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographies plurielles: déclinaisons selon les disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du CTHS, pp.259--284, 2014, 978-2-7355-0820-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638481v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01352226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes seules en milieu &amp;quot;libertin&amp;quot; (France, Allemagne, Belgique, Espagne)</w:t>
               </w:r>
@@ -4208,51 +4208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354064v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687794v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.163.0381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2015.4.21866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylla Mayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0399" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.269.0070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138102003004019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9G9K7JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04363048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04363069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100655610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mandel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centmillemilliards.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02332271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/institut-universitaire-varenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02169966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.23238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6783" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.7412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.herzo.2009.01.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Auger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354064v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687794v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.163.0381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2015.4.21866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0399" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylla Mayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.269.0070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138102003004019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9G9K7JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04363048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04363069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100655610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mandel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centmillemilliards.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02332271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/institut-universitaire-varenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02169966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.23238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6783" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.7412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.herzo.2009.01.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Auger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>