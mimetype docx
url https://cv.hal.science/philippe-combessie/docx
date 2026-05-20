--- v1 (2026-04-10)
+++ v2 (2026-05-20)
@@ -1066,407 +1066,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle économie des relations sexuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylla Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XLIII (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.133.0381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00837617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand une femme aime plusieurs hommes : le taire ou le dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XLIII (3), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.133.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00837616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prison : quelles fonctions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combessie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La justice : quelles politiques ?, 377, pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01293749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand une femme aime plusieurs hommes : le taire ou le dire ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Delia Luigi et Radica Gabrielle (dir.), Lumières, n°20, Penser la peine à l'âge des Lumières, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combessie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...114 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prison in its environment: symptoms of the ambivalent relationship between democracies and imprisonment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combessie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Special Issue (Special Issue), pp.96-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00838538v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01634710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fauconnet et l'imputation pénale de la responsabilité.</w:t>
               </w:r>
@@ -2362,221 +2362,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Derrière les murs ... Pratiques d'occultation et jeux triangulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Monjaret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-252, 2019, 978-2-84016-335-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avec l'échange sexuel, on échange aussi bien autre chose que du sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combessie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 regards sur le sexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cent mille milliards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-73, 2019, Au fait, 978-2-85071-007-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354028v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02332271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalences des sociétés démocratiques vis-à-vis de la prison comme dispositif d'aide à la réinsertion : évolutions récentes (internet, téléphonie mobile, radicalisations)</w:t>
               </w:r>
@@ -2888,186 +2888,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les femmes &amp;quot;libertines&amp;quot; parlent de leur sexualité. Analyse des écarts entre discours entendus et pratiques observées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Combessie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barthélémy, Tiphaine and Combessie, Philippe and Fournier, Laurent Sébastien and Monjaret, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies plurielles: déclinaisons selon les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CTHS, pp.259--284, 2014, 978-2-7355-0820-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les femmes « libertines » parlent de leur sexualité. Analyse des écarts entre discours entendus et pratiques observées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combessie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiphaine Barthélemy, Philippe Combessie, Laurent-Sébastien Fournier et Anne Monjaret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographies plurielles : déclinaisons selon les disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-284, 2014, 978-2-7355-0820-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du CTHS</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01352226v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01638481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes seules en milieu &amp;quot;libertin&amp;quot; (France, Allemagne, Belgique, Espagne)</w:t>
               </w:r>
@@ -4208,51 +4208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354064v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687794v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.163.0381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2015.4.21866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0399" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylla Mayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.269.0070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138102003004019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9G9K7JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04363048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04363069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100655610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mandel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centmillemilliards.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02332271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/institut-universitaire-varenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02169966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.23238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6783" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.7412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.herzo.2009.01.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Auger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04113421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354053v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354064v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Broqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.7996" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01687794v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.163.0381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2015.4.21866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.162.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylla Mayer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.133.0399" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.269.0070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1466138102003004019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9G9K7JG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04363048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04363069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100655610" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638480v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02332271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=4196" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mandel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centmillemilliards.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationvarenne.com/diffusion-de-la-connaissance/institut-universitaire-varenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02169966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.23238" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3987" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6783" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638501v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.7412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03939283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.herzo.2009.01.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Auger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354384v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04354167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brones" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>