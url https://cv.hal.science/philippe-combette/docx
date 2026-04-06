--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Combette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">toutout sffg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">df</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dfg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dfh</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04035. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of a streamlined micro hot wire probe to reduce aerodynamic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.100326. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cavity shape on thermal accelerometer parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.100331. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-hot-wire anemometry probe with elongated stubs for turbulent boundary layer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (9), pp.133. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Testing of a Family of Calorimetric Wall Shear Stress Microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Giehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (24), pp.30154-30162. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3327818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based parameter exploration for the design of MEMS calorimetric wall shear stress sensors by means of CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Giehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 347, pp.113949. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2022.113949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Proper Orthogonal Decomposition of Unsteady Wall Shear Stress Under a Turbulent Separation Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Steinfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (4), pp.2150-2159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J061087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Accelerometer Simulation by the R‑Functions Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.8373. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10238373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of a Thermal Expansion Gyroscope for Different Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.360. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19020360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of the behaviour of a single-axis fluidic thermal gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015009. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab2452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic calibration of a MEMS calorimetric shear-stress sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 265, pp.211-216. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and testing of a MEMS calorimetric shear-stress sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dynamic behaviour of Pt/SiNx suspended beams for their use in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 922, pp.012013. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/922/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet generation for thermal transient stimulation of pyroelectric PZT element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of Pt/Cr and Pt/Cr2O3 thin-film layers on a SiNx/Si substrate for thermal sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 540, pp.256-260. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas thermal conductivity measurement using the three-omega method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.50 - 55. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning PEDOT:PSS layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.895-903. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-012-1696-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop micromachined accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.1092-1093. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2012.0702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual axis CMOS micromachined convective thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1-2), pp.44 - 50. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Detector Width and Gas Pressure on the Frequency Response of a Micromachined Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.167 - 178. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi2020167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response analysis of an accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/21/3/035017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF/PMMA blend pyroelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1766 - 1771. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-011-0360-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW THERMAL ACCELEROMETER BASED ON PYROELECTRIC MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (1), pp.142-157. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580701756763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of the frequency response of a micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2008.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Experimental Results of a Micromachined Thermal Inclinometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (2), pp.307-313. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00265702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric LiTaO3 thin films elaborated by RF magnetron sputtering with Li enriched target of Li2O2/Ta2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580701756458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric LiTaO3 thin films elaborated by RF magnetron sputtering on RuO2/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190701368190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF magnetron sputtering deposition of pyroelectric lithium tantalate thin films on ruthenium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (1), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined high sensitivity thermal inclinometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (3), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02602280610675483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of high quality undoped and Ga2O3-doped ZnO thin films by reactive electron beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Juillaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (3-4), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of experiment charts for the fabrication of porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 186 (4), pp.565 - 570. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00830-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous silicon layers used for gas sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sackda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 297 (1-2), pp.317 - 320. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(96)09437-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S); Italian National Committee of the International Union of Radio Science (INC-URSI); US National Committee of the International Union of Radio Science (USNC-URSI), Jul 2024, Florence, Italy. pp.314-315, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la forme de la cavite sur les parametres des accelerometres thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique, JNMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Accelerometer: Analytical Simulation and Design Based on the Generalized Spherical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 30th Saint Petersburg International Conference on Integrated Navigation Systems (ICINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Petersburg, Russia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICINS51816.2023.10168324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Gas Flow Gyrometer Using the Meshless Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Proletarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th Saint Petersburg International Conference on Integrated Navigation Systems (ICINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint Petersburg, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICINS51784.2022.9815394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro thermal anemometer (µTA) for turbulence measurement : development, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurements for Space Charge Measurements in Dielectrics using a Thermal Step applied by a Coolant Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oukms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Notingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp.405-408, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Gas Flow Gyroscope MEMS For Harsh Environment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjini Marwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kechaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS calorimetric shear-stress sensor based on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the convection-diffusion problem in the horizontal cylindrical annulus by the R-function method and its application for thermal accelerometer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF NUMERICAL ANALYSIS AND APPLIED MATHEMATICS ICNAAM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rhodes, Greece. pp.030031, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0026612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock behaviour of gyroscope based on gas thermal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Moltrasio, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’accélérateur à bobines d’induction pour investiguer le comportement de capteurs de choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigo Scharnholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Testing of a MEMS Calorimetric Shear-Stress Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of implementation of a fuidic microgyrometer based on thermal exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a two-dimensional thermal convection gyroscope,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs pour la gestion des risques et le suivi de ressources environnementales: Du matériau à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accéléromètre à détection thermique pour la mesure des très fortes accélérations (≥10 000g)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée micro et nanotechnologies pour l’inertiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-polarized pyroelectric LiTaO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of porous Anodic Aluminum oxide on paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention on Large area Organic &amp; Printed Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-g measurements by thermal accelerometers with ISL TICAT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-g measurements by thermal accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Symposium "Electrical engineering" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Sensitive Thermal Accelerometer with Improved Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Basarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Navigation System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Improved Closed-Loop Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inertial Sensors and Systems – Symposium Gyro Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First high-g measurement by thermal accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gosalbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètres thermiques convectifs à haute étendue de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Groupement de Recherche Micro et Nano Systèmes (Gdr Mns)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-axis CMOS frontside bulk micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive in-cylinder pressure sensor for gasoline combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor and Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nuremberb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response of an accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Si-H bistable microbeam for memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromechanics Europe Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined Inclinometer Based on Fluid Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new thermal accelerometer based on pyroelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural characterization of electron beam ZnO thin films evaporated for sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Juillaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN, 5th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined hight sensitive inclinometer based on thermal micro-convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboration and characterization of piezoelectric zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin layers of zinc oxide and characterization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUSPEN International Conference and 6th Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité à détection thermo-mécanique utilisant des couches minces de ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ondo Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTERTRONIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau des Micros et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cavity shape on thermal accelerometer parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Micro and Nano Engineering : MNE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS calorimetric shear-stress sensor and a method of fabrication (Brevet d’application provisoire en co-propriété avec l'Ecole de Technologie Supérieure de Montréal et l’Université de Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 59553 (Attorney docket number : 6297P). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre thermique à détection et contre-réaction multiplexées (Brevet Français étendu à l’Europe - EP1722240 - et aux USA - US200625435 - avec la Société SAGEM SA.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2885700. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de mesure d'accélération à cellules thermiques - Thermal cell system for measuring acceleration (Brevet Français étendu à l’Europe - EP1724593 - et aux USA - US2006260399 avec la Société SAGEM SA.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2886021. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCTION OF A COMPONENT WITH A MICRO-JOINT AND COMPONENT PRODUCED BY SAID METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mittler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2004/043849. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROREACTOR, METHOD FOR PREPARING SAME, AND METHOD FOR PRODUCING A BIOCHEMICAL OR BIOLOGICAL REACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2003/097229. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and method for determination of physical parameters for a two-phase mix by propagation of an acoustic wave in the continuous phase of the two-phase mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malzieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US6560548. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-hot-wire anemometry probe with elongated stubs for turbulent boundary layer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId345"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Combette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">toutout sffg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">df</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dfg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dfh</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04035. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of a streamlined micro hot wire probe to reduce aerodynamic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.100326. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cavity shape on thermal accelerometer parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.100331. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-hot-wire anemometry probe with elongated stubs for turbulent boundary layer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (9), pp.133. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Testing of a Family of Calorimetric Wall Shear Stress Microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Giehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (24), pp.30154-30162. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3327818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based parameter exploration for the design of MEMS calorimetric wall shear stress sensors by means of CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Giehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 347, pp.113949. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2022.113949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Proper Orthogonal Decomposition of Unsteady Wall Shear Stress Under a Turbulent Separation Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Steinfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (4), pp.2150-2159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J061087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Accelerometer Simulation by the R‑Functions Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.8373. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10238373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of the behaviour of a single-axis fluidic thermal gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015009. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab2452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of a Thermal Expansion Gyroscope for Different Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.360. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19020360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and testing of a MEMS calorimetric shear-stress sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic calibration of a MEMS calorimetric shear-stress sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 265, pp.211-216. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dynamic behaviour of Pt/SiNx suspended beams for their use in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 922, pp.012013. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/922/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet generation for thermal transient stimulation of pyroelectric PZT element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of Pt/Cr and Pt/Cr2O3 thin-film layers on a SiNx/Si substrate for thermal sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 540, pp.256-260. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas thermal conductivity measurement using the three-omega method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.50 - 55. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning PEDOT:PSS layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.895-903. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-012-1696-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop micromachined accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.1092-1093. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2012.0702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual axis CMOS micromachined convective thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1-2), pp.44 - 50. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Detector Width and Gas Pressure on the Frequency Response of a Micromachined Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.167 - 178. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi2020167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response analysis of an accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/21/3/035017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF/PMMA blend pyroelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1766 - 1771. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-011-0360-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW THERMAL ACCELEROMETER BASED ON PYROELECTRIC MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (1), pp.142-157. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580701756763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of the frequency response of a micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2008.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Experimental Results of a Micromachined Thermal Inclinometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (2), pp.307-313. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00265702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric LiTaO3 thin films elaborated by RF magnetron sputtering with Li enriched target of Li2O2/Ta2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580701756458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric LiTaO3 thin films elaborated by RF magnetron sputtering on RuO2/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190701368190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF magnetron sputtering deposition of pyroelectric lithium tantalate thin films on ruthenium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (1), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined high sensitivity thermal inclinometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (3), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02602280610675483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of high quality undoped and Ga2O3-doped ZnO thin films by reactive electron beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Juillaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (3-4), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of experiment charts for the fabrication of porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 186 (4), pp.565 - 570. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00830-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous silicon layers used for gas sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sackda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 297 (1-2), pp.317 - 320. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(96)09437-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la forme de la cavite sur les parametres des accelerometres thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique, JNMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S); Italian National Committee of the International Union of Radio Science (INC-URSI); US National Committee of the International Union of Radio Science (USNC-URSI), Jul 2024, Florence, Italy. pp.314-315, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Accelerometer: Analytical Simulation and Design Based on the Generalized Spherical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 30th Saint Petersburg International Conference on Integrated Navigation Systems (ICINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Petersburg, Russia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICINS51816.2023.10168324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Gas Flow Gyrometer Using the Meshless Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Proletarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th Saint Petersburg International Conference on Integrated Navigation Systems (ICINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint Petersburg, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICINS51784.2022.9815394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro thermal anemometer (µTA) for turbulence measurement : development, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurements for Space Charge Measurements in Dielectrics using a Thermal Step applied by a Coolant Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oukms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Notingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp.405-408, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Gas Flow Gyroscope MEMS For Harsh Environment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjini Marwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kechaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS calorimetric shear-stress sensor based on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the convection-diffusion problem in the horizontal cylindrical annulus by the R-function method and its application for thermal accelerometer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF NUMERICAL ANALYSIS AND APPLIED MATHEMATICS ICNAAM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rhodes, Greece. pp.030031, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0026612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock behaviour of gyroscope based on gas thermal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Moltrasio, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’accélérateur à bobines d’induction pour investiguer le comportement de capteurs de choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigo Scharnholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Testing of a MEMS Calorimetric Shear-Stress Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of implementation of a fuidic microgyrometer based on thermal exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a two-dimensional thermal convection gyroscope,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs pour la gestion des risques et le suivi de ressources environnementales: Du matériau à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accéléromètre à détection thermique pour la mesure des très fortes accélérations (≥10 000g)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée micro et nanotechnologies pour l’inertiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-polarized pyroelectric LiTaO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-g measurements by thermal accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Symposium "Electrical engineering" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of porous Anodic Aluminum oxide on paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention on Large area Organic &amp; Printed Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-g measurements by thermal accelerometers with ISL TICAT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Sensitive Thermal Accelerometer with Improved Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Basarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Navigation System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Improved Closed-Loop Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inertial Sensors and Systems – Symposium Gyro Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First high-g measurement by thermal accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gosalbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètres thermiques convectifs à haute étendue de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Groupement de Recherche Micro et Nano Systèmes (Gdr Mns)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-axis CMOS frontside bulk micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive in-cylinder pressure sensor for gasoline combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor and Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nuremberb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Si-H bistable microbeam for memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromechanics Europe Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response of an accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined Inclinometer Based on Fluid Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new thermal accelerometer based on pyroelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural characterization of electron beam ZnO thin films evaporated for sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Juillaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN, 5th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined hight sensitive inclinometer based on thermal micro-convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboration and characterization of piezoelectric zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin layers of zinc oxide and characterization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUSPEN International Conference and 6th Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité à détection thermo-mécanique utilisant des couches minces de ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ondo Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTERTRONIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau des Micros et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cavity shape on thermal accelerometer parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Micro and Nano Engineering : MNE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS calorimetric shear-stress sensor and a method of fabrication (Brevet d’application provisoire en co-propriété avec l'Ecole de Technologie Supérieure de Montréal et l’Université de Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 59553 (Attorney docket number : 6297P). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre thermique à détection et contre-réaction multiplexées (Brevet Français étendu à l’Europe - EP1722240 - et aux USA - US200625435 - avec la Société SAGEM SA.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2885700. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de mesure d'accélération à cellules thermiques - Thermal cell system for measuring acceleration (Brevet Français étendu à l’Europe - EP1724593 - et aux USA - US2006260399 avec la Société SAGEM SA.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2886021. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCTION OF A COMPONENT WITH A MICRO-JOINT AND COMPONENT PRODUCED BY SAID METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mittler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2004/043849. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROREACTOR, METHOD FOR PREPARING SAME, AND METHOD FOR PRODUCING A BIOCHEMICAL OR BIOLOGICAL REACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2003/097229. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and method for determination of physical parameters for a two-phase mix by propagation of an acoustic wave in the continuous phase of the two-phase mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malzieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US6560548. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-hot-wire anemometry probe with elongated stubs for turbulent boundary layer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId345"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chamard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Toulme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ben Salk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100331" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03871-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giehler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3327818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Ebert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113949" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Steinfurth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Basarab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238373" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tedjini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schneider" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier-Blum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020360" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab2452" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.08.048" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schwaab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boucetta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guigue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.11.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.12.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1696-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HC9B582-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblonde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2012.0702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKSBZSG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi2020167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/3/035017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3284146182EA452C3F7636159413AE6751D82B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-011-0360-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/214E8167F9239F7239F402EFB3A257DD0C621E87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756763" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.03.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV67T3QK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756458" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.02.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3943F90Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02602280610675483" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-J3MVRHLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhida" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achargui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00830-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91F2MK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sackda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(96)09437-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97246F55D14435D9D76A955CEA1E44A5B41BB17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Toulm&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lunin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICINS51816.2023.10168324" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816529v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Proletarsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICINS51784.2022.9815394" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568498" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukms" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agnel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341835" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134941v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjini Marwan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kechaf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752676" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chamard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752856" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ivanov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026612" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997607v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Gernandt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056776v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schwaab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucetta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kock" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier-Blum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085920v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belaizi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053741v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier-Blum" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gernandt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemoud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053728v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053720v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Basarab" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basarab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gosalbes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053701v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gout" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaysse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056286v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056467v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052730v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796871v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796883v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796864v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ondo Ndong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800626v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025392v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Constantin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mittler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328102v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malzieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648653v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chamard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Toulme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ben Salk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100331" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03871-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giehler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3327818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Ebert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113949" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Steinfurth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Basarab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238373" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tedjini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier-Blum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab2452" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schwaab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boucetta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.11.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.08.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.12.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1696-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HC9B582-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblonde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2012.0702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKSBZSG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi2020167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/3/035017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3284146182EA452C3F7636159413AE6751D82B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-011-0360-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/214E8167F9239F7239F402EFB3A257DD0C621E87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756763" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.03.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV67T3QK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756458" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.02.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3943F90Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02602280610675483" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-J3MVRHLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhida" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achargui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00830-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91F2MK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sackda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(96)09437-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97246F55D14435D9D76A955CEA1E44A5B41BB17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Toulm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lunin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICINS51816.2023.10168324" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816529v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Proletarsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICINS51784.2022.9815394" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568498" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukms" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agnel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341835" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134941v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjini Marwan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kechaf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752676" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chamard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752856" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ivanov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026612" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997607v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362925v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Gernandt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056776v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schwaab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucetta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kock" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier-Blum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085920v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belaizi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053741v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier-Blum" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gernandt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053720v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056742v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Basarab" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basarab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gosalbes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053701v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gout" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaysse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056467v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056286v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052730v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796871v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796883v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796864v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ondo Ndong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800626v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025392v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Constantin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mittler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328102v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malzieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648653v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>