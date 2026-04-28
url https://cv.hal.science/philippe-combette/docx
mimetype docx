--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Combette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">toutout sffg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">df</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dfg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dfh</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04035. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of a streamlined micro hot wire probe to reduce aerodynamic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.100326. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cavity shape on thermal accelerometer parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.100331. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-hot-wire anemometry probe with elongated stubs for turbulent boundary layer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (9), pp.133. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Testing of a Family of Calorimetric Wall Shear Stress Microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Giehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (24), pp.30154-30162. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3327818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based parameter exploration for the design of MEMS calorimetric wall shear stress sensors by means of CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Giehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 347, pp.113949. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2022.113949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Proper Orthogonal Decomposition of Unsteady Wall Shear Stress Under a Turbulent Separation Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Steinfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (4), pp.2150-2159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J061087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Accelerometer Simulation by the R‑Functions Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.8373. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10238373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of the behaviour of a single-axis fluidic thermal gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015009. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab2452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of a Thermal Expansion Gyroscope for Different Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.360. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19020360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and testing of a MEMS calorimetric shear-stress sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic calibration of a MEMS calorimetric shear-stress sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 265, pp.211-216. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dynamic behaviour of Pt/SiNx suspended beams for their use in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 922, pp.012013. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/922/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet generation for thermal transient stimulation of pyroelectric PZT element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of Pt/Cr and Pt/Cr2O3 thin-film layers on a SiNx/Si substrate for thermal sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 540, pp.256-260. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas thermal conductivity measurement using the three-omega method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.50 - 55. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning PEDOT:PSS layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.895-903. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-012-1696-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop micromachined accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.1092-1093. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2012.0702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual axis CMOS micromachined convective thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1-2), pp.44 - 50. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Detector Width and Gas Pressure on the Frequency Response of a Micromachined Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.167 - 178. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi2020167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response analysis of an accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/21/3/035017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF/PMMA blend pyroelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1766 - 1771. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-011-0360-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW THERMAL ACCELEROMETER BASED ON PYROELECTRIC MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (1), pp.142-157. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580701756763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of the frequency response of a micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2008.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Experimental Results of a Micromachined Thermal Inclinometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (2), pp.307-313. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00265702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric LiTaO3 thin films elaborated by RF magnetron sputtering with Li enriched target of Li2O2/Ta2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580701756458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric LiTaO3 thin films elaborated by RF magnetron sputtering on RuO2/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190701368190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF magnetron sputtering deposition of pyroelectric lithium tantalate thin films on ruthenium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (1), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined high sensitivity thermal inclinometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (3), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02602280610675483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of high quality undoped and Ga2O3-doped ZnO thin films by reactive electron beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Juillaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (3-4), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of experiment charts for the fabrication of porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 186 (4), pp.565 - 570. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00830-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous silicon layers used for gas sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sackda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 297 (1-2), pp.317 - 320. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(96)09437-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la forme de la cavite sur les parametres des accelerometres thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique, JNMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S); Italian National Committee of the International Union of Radio Science (INC-URSI); US National Committee of the International Union of Radio Science (USNC-URSI), Jul 2024, Florence, Italy. pp.314-315, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Accelerometer: Analytical Simulation and Design Based on the Generalized Spherical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 30th Saint Petersburg International Conference on Integrated Navigation Systems (ICINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Petersburg, Russia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICINS51816.2023.10168324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Gas Flow Gyrometer Using the Meshless Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Proletarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th Saint Petersburg International Conference on Integrated Navigation Systems (ICINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint Petersburg, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICINS51784.2022.9815394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro thermal anemometer (µTA) for turbulence measurement : development, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurements for Space Charge Measurements in Dielectrics using a Thermal Step applied by a Coolant Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oukms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Notingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp.405-408, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Gas Flow Gyroscope MEMS For Harsh Environment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjini Marwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kechaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS calorimetric shear-stress sensor based on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the convection-diffusion problem in the horizontal cylindrical annulus by the R-function method and its application for thermal accelerometer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF NUMERICAL ANALYSIS AND APPLIED MATHEMATICS ICNAAM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rhodes, Greece. pp.030031, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0026612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock behaviour of gyroscope based on gas thermal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Moltrasio, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’accélérateur à bobines d’induction pour investiguer le comportement de capteurs de choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigo Scharnholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Testing of a MEMS Calorimetric Shear-Stress Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of implementation of a fuidic microgyrometer based on thermal exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a two-dimensional thermal convection gyroscope,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs pour la gestion des risques et le suivi de ressources environnementales: Du matériau à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accéléromètre à détection thermique pour la mesure des très fortes accélérations (≥10 000g)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée micro et nanotechnologies pour l’inertiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-polarized pyroelectric LiTaO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-g measurements by thermal accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Symposium "Electrical engineering" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of porous Anodic Aluminum oxide on paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention on Large area Organic &amp; Printed Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-g measurements by thermal accelerometers with ISL TICAT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Sensitive Thermal Accelerometer with Improved Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Basarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Navigation System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Improved Closed-Loop Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inertial Sensors and Systems – Symposium Gyro Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First high-g measurement by thermal accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gosalbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètres thermiques convectifs à haute étendue de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Groupement de Recherche Micro et Nano Systèmes (Gdr Mns)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-axis CMOS frontside bulk micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive in-cylinder pressure sensor for gasoline combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor and Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nuremberb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Si-H bistable microbeam for memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromechanics Europe Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response of an accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined Inclinometer Based on Fluid Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new thermal accelerometer based on pyroelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural characterization of electron beam ZnO thin films evaporated for sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Juillaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN, 5th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined hight sensitive inclinometer based on thermal micro-convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboration and characterization of piezoelectric zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin layers of zinc oxide and characterization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUSPEN International Conference and 6th Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité à détection thermo-mécanique utilisant des couches minces de ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ondo Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTERTRONIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau des Micros et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cavity shape on thermal accelerometer parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Micro and Nano Engineering : MNE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS calorimetric shear-stress sensor and a method of fabrication (Brevet d’application provisoire en co-propriété avec l'Ecole de Technologie Supérieure de Montréal et l’Université de Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 59553 (Attorney docket number : 6297P). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre thermique à détection et contre-réaction multiplexées (Brevet Français étendu à l’Europe - EP1722240 - et aux USA - US200625435 - avec la Société SAGEM SA.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2885700. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de mesure d'accélération à cellules thermiques - Thermal cell system for measuring acceleration (Brevet Français étendu à l’Europe - EP1724593 - et aux USA - US2006260399 avec la Société SAGEM SA.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2886021. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCTION OF A COMPONENT WITH A MICRO-JOINT AND COMPONENT PRODUCED BY SAID METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mittler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2004/043849. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROREACTOR, METHOD FOR PREPARING SAME, AND METHOD FOR PRODUCING A BIOCHEMICAL OR BIOLOGICAL REACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2003/097229. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and method for determination of physical parameters for a two-phase mix by propagation of an acoustic wave in the continuous phase of the two-phase mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malzieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US6560548. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-hot-wire anemometry probe with elongated stubs for turbulent boundary layer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId345"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Combette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">toutout sffg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">df</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">gh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dfg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dfh</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04035. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of a streamlined micro hot wire probe to reduce aerodynamic disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.100326. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cavity shape on thermal accelerometer parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29, pp.100331. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2025.100331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-hot-wire anemometry probe with elongated stubs for turbulent boundary layer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (9), pp.133. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-024-03871-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Testing of a Family of Calorimetric Wall Shear Stress Microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Giehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (24), pp.30154-30162. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3327818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based parameter exploration for the design of MEMS calorimetric wall shear stress sensors by means of CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Giehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 347, pp.113949. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2022.113949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Proper Orthogonal Decomposition of Unsteady Wall Shear Stress Under a Turbulent Separation Bubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Steinfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (4), pp.2150-2159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J061087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Accelerometer Simulation by the R‑Functions Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.8373. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10238373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of the behaviour of a single-axis fluidic thermal gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015009. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab2452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of a Thermal Expansion Gyroscope for Different Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.360. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19020360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and testing of a MEMS calorimetric shear-stress sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.210 - 217. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2016.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static and dynamic calibration of a MEMS calorimetric shear-stress sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 265, pp.211-216. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of dynamic behaviour of Pt/SiNx suspended beams for their use in harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 922, pp.012013. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/922/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet generation for thermal transient stimulation of pyroelectric PZT element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, pp.103 - 110. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2015.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of Pt/Cr and Pt/Cr2O3 thin-film layers on a SiNx/Si substrate for thermal sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 540, pp.256-260. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas thermal conductivity measurement using the three-omega method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.50 - 55. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2012.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning PEDOT:PSS layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.895-903. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-012-1696-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-loop micromachined accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.1092-1093. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2012.0702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual axis CMOS micromachined convective thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1-2), pp.44 - 50. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Detector Width and Gas Pressure on the Frequency Response of a Micromachined Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (4), pp.167 - 178. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi2020167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response analysis of an accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/21/3/035017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF/PMMA blend pyroelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (12), pp.1766 - 1771. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-011-0360-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW THERMAL ACCELEROMETER BASED ON PYROELECTRIC MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (1), pp.142-157. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580701756763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies and optimization of the frequency response of a micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147 (1), pp.75-82. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2008.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Simulation and Experimental Results of a Micromachined Thermal Inclinometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 141 (2), pp.307-313. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00265702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric LiTaO3 thin films elaborated by RF magnetron sputtering with Li enriched target of Li2O2/Ta2O5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580701756458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric LiTaO3 thin films elaborated by RF magnetron sputtering on RuO2/SiNx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353, pp.233-241. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190701368190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF magnetron sputtering deposition of pyroelectric lithium tantalate thin films on ruthenium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (1), pp.90-96. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined high sensitivity thermal inclinometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (3), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02602280610675483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of high quality undoped and Ga2O3-doped ZnO thin films by reactive electron beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Juillaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (3-4), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of experiment charts for the fabrication of porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benhida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achargui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 186 (4), pp.565 - 570. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00830-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous silicon layers used for gas sensor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sackda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 297 (1-2), pp.317 - 320. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(96)09437-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la forme de la cavite sur les parametres des accelerometres thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique, JNMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S); Italian National Committee of the International Union of Radio Science (INC-URSI); US National Committee of the International Union of Radio Science (USNC-URSI), Jul 2024, Florence, Italy. pp.314-315, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Accelerometer: Analytical Simulation and Design Based on the Generalized Spherical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 30th Saint Petersburg International Conference on Integrated Navigation Systems (ICINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saint Petersburg, Russia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICINS51816.2023.10168324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Gas Flow Gyrometer Using the Meshless Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Proletarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 29th Saint Petersburg International Conference on Integrated Navigation Systems (ICINS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint Petersburg, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICINS51784.2022.9815394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro thermal anemometer (µTA) for turbulence measurement : development, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.01-06, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurements for Space Charge Measurements in Dielectrics using a Thermal Step applied by a Coolant Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oukms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Notingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE 3rd International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valencia, Spain. pp.405-408, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD46958.2020.9341835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Gas Flow Gyroscope MEMS For Harsh Environment Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedjini Marwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kechaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS calorimetric shear-stress sensor based on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the convection-diffusion problem in the horizontal cylindrical annulus by the R-function method and its application for thermal accelerometer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE OF NUMERICAL ANALYSIS AND APPLIED MATHEMATICS ICNAAM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Rhodes, Greece. pp.030031, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0026612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock behaviour of gyroscope based on gas thermal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Moltrasio, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’accélérateur à bobines d’induction pour investiguer le comportement de capteurs de choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigo Scharnholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Testing of a MEMS Calorimetric Shear-Stress Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Schwaab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boucetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aviation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of implementation of a fuidic microgyrometer based on thermal exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a two-dimensional thermal convection gyroscope,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des capteurs pour la gestion des risques et le suivi de ressources environnementales: Du matériau à l’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accéléromètre à détection thermique pour la mesure des très fortes accélérations (≥10 000g)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée micro et nanotechnologies pour l’inertiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-polarized pyroelectric LiTaO3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-g measurements by thermal accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Symposium "Electrical engineering" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of porous Anodic Aluminum oxide on paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention on Large area Organic &amp; Printed Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, München, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-g measurements by thermal accelerometers with ISL TICAT system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gauthier-Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gernandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Sensitive Thermal Accelerometer with Improved Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Basarab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Navigation System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Improved Closed-Loop Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inertial Sensors and Systems – Symposium Gyro Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First high-g measurement by thermal accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gosalbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transducer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètres thermiques convectifs à haute étendue de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Groupement de Recherche Micro et Nano Systèmes (Gdr Mns)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-axis CMOS frontside bulk micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive in-cylinder pressure sensor for gasoline combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vaysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor and Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nuremberb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Si-H bistable microbeam for memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromechanics Europe Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency response of an accelerometer based on thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS, DTIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined Inclinometer Based on Fluid Convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Temple-Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.177-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new thermal accelerometer based on pyroelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural characterization of electron beam ZnO thin films evaporated for sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sauvajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Juillaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN, 5th international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined hight sensitive inclinometer based on thermal micro-convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboration and characterization of piezoelectric zinc oxide thin films for application in Bulk Acoustic Wave resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Workshop on Piezoelectric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin layers of zinc oxide and characterization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EUSPEN International Conference and 6th Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur d’humidité à détection thermo-mécanique utilisant des couches minces de ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferblantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ondo Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTERTRONIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of micromachined thermal accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau des Micros et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cavity shape on thermal accelerometer parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Toulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Ben Salk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Micro and Nano Engineering : MNE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS calorimetric shear-stress sensor and a method of fabrication (Brevet d’application provisoire en co-propriété avec l'Ecole de Technologie Supérieure de Montréal et l’Université de Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 59553 (Attorney docket number : 6297P). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre thermique à détection et contre-réaction multiplexées (Brevet Français étendu à l’Europe - EP1722240 - et aux USA - US200625435 - avec la Société SAGEM SA.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2885700. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de mesure d'accélération à cellules thermiques - Thermal cell system for measuring acceleration (Brevet Français étendu à l’Europe - EP1724593 - et aux USA - US2006260399 avec la Société SAGEM SA.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Courteaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2886021. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCTION OF A COMPONENT WITH A MICRO-JOINT AND COMPONENT PRODUCED BY SAID METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mittler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2004/043849. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROREACTOR, METHOD FOR PREPARING SAME, AND METHOD FOR PRODUCING A BIOCHEMICAL OR BIOLOGICAL REACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2003/097229. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and method for determination of physical parameters for a two-phase mix by propagation of an acoustic wave in the continuous phase of the two-phase mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roudil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Malzieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US6560548. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-hot-wire anemometry probe with elongated stubs for turbulent boundary layer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Baradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId346"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chamard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Toulme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ben Salk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100331" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03871-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giehler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3327818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Ebert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113949" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Steinfurth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Basarab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238373" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tedjini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier-Blum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab2452" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schwaab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boucetta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.11.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.08.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.12.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052540v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1696-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HC9B582-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblonde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2012.0702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKSBZSG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi2020167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/3/035017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3284146182EA452C3F7636159413AE6751D82B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-011-0360-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/214E8167F9239F7239F402EFB3A257DD0C621E87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756763" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.03.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV67T3QK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756458" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.02.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3943F90Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02602280610675483" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-J3MVRHLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhida" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achargui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00830-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91F2MK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sackda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(96)09437-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97246F55D14435D9D76A955CEA1E44A5B41BB17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946463v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Toulm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lunin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICINS51816.2023.10168324" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816529v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Proletarsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICINS51784.2022.9815394" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568498" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukms" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agnel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341835" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134941v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjini Marwan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kechaf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752676" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134929v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chamard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752856" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134878v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ivanov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026612" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997607v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362925v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Gernandt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056776v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schwaab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucetta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kock" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier-Blum" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085920v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belaizi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053741v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier-Blum" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gernandt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053720v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056742v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053728v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Basarab" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basarab" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gosalbes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053701v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gout" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaysse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056467v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056286v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052730v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796871v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796883v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796864v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ondo Ndong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800626v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025392v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025367v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328108v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Constantin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mittler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328102v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malzieu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648653v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baradel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chamard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien M&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Toulme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Ben Salk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2025.100331" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03871-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giehler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3327818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248843v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Ebert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113949" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Steinfurth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J061087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Basarab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238373" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Tedjini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier-Blum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schneider" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab2452" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schwaab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boucetta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.11.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVP5S9Q8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.08.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.02.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gauthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2012.12.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052540v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sassine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1696-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HC9B582-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loisel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblonde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2012.0702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.05.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFKSBZSG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Courteaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi2020167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pichot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/3/035017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3284146182EA452C3F7636159413AE6751D82B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-011-0360-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/214E8167F9239F7239F402EFB3A257DD0C621E87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crespy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.03.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV67T3QK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00265702v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.09.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSDS2WMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580701756458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368190" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327776v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.02.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3943F90Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329583v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02602280610675483" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-J3MVRHLG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achargui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00830-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C91F2MK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sackda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(96)09437-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97246F55D14435D9D76A955CEA1E44A5B41BB17B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Toulm&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248848v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lunin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICINS51816.2023.10168324" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Proletarsky" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICINS51784.2022.9815394" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568498" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oukms" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Notingher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD46958.2020.9341835" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134941v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjini Marwan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kechaf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752676" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Chamard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752856" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ivanov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026612" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Gernandt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weiss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schwaab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boucetta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053753v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kock" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier-Blum" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907430v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belaizi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balde" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053741v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gauthier-Blum" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gernandt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056757v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056742v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquemoud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056746v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Basarab" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056748v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basarab" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056692v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gosalbes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053701v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056671v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kamel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;gout" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaysse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056467v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277704v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Temple-Boyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056277v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796894v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Al Asmar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052730v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796871v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796883v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796864v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ondo Ndong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800626v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025392v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025336v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025367v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328108v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Constantin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mittler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328102v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roudil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malzieu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648653v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>