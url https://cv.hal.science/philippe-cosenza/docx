--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -486,434 +486,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic moduli of clay minerals and their aggregates: A review</w:t>
+                <w:t xml:space="preserve">Hydro-mechanical numerical modelling of the opening and closing of desiccation cracks in clayey rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 236, pp.106878. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (8), pp.2602-2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.106878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1773320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234951v1</w:t>
+                <w:t xml:space="preserve">hal-04272024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and numerical implementation of a multiscale constitutive law for double-porosity swelling clayey rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 161, pp.105612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical numerical modelling of the opening and closing of desiccation cracks in clayey rock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elastic moduli of clay minerals and their aggregates: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (8), pp.2602-2613. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.106878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1773320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.106878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272024v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior in mixed-mode of desiccation cracks on a clayey rock front gallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 154, pp.105104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -947,90 +947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fractional differential scheme for the effective transport properties of multiscale reactive porous media: Applications to clayey geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (14), pp.2130-2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1058,343 +1058,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Small-Scale Heterogeneity and Variability of Clay Rock in Homogenised Numerical Micromechanical Response and Microcracking</w:t>
+                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+                <w:t xml:space="preserve">Charli Delayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (6), pp.2727-2746. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 401, pp.106927 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02066-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558434v1</w:t>
+                <w:t xml:space="preserve">hal-03492252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
+                <w:t xml:space="preserve">Accounting for Small-Scale Heterogeneity and Variability of Clay Rock in Homogenised Numerical Micromechanical Response and Microcracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charli Delayre</w:t>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thomas</w:t>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 401, pp.106927 -. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.2727-2746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492252v1</w:t>
+                <w:t xml:space="preserve">hal-02558434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpixel precision of crack lip movements by Heaviside‐based digital image correlation for a mixed‐mode fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1422,494 +1422,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructure on hydric strain in clay rock: A quantitative comparison</w:t>
+                <w:t xml:space="preserve">Effective electrical conductivity of transversely isotropic rocks with arbitrarily oriented ellipsoidal inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
+                <w:t xml:space="preserve">A. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Valle</w:t>
+                <w:t xml:space="preserve">I. Sevostianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Pret</w:t>
+                <w:t xml:space="preserve">I. Kushch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justo Cabrera</w:t>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105244⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301531v1</w:t>
+                <w:t xml:space="preserve">hal-02075389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical representative elementary area of shale inferred by micromechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of microstructure on hydric strain in clay rock: A quantitative comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.105244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.05.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03485826v1</w:t>
+                <w:t xml:space="preserve">hal-02301531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective electrical conductivity of transversely isotropic rocks with arbitrarily oriented ellipsoidal inclusions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical representative elementary area of shale inferred by micromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142, pp.53 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075389v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representative elementary area of shale at the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 216, pp.103316 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1943,90 +1943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to quantify the anisotropy of hydromechanical strains in clay-rock at the gallery scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 111, pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2054,1116 +2054,1116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study on the deformation and fracture evolution of clay rock sample subjected to desiccation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation non destructive de la zone endommagée des galeries souterraines excavées dans les roches argileuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.054⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2017001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982073v1</w:t>
+                <w:t xml:space="preserve">hal-04687217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation non destructive de la zone endommagée des galeries souterraines excavées dans les roches argileuses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Multi-scale study on the deformation and fracture evolution of clay rock sample subjected to desiccation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133, pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2017001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687217v1</w:t>
+                <w:t xml:space="preserve">hal-01982073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
+                <w:t xml:space="preserve">Effect of the local clay distribution on the effective electrical conductivity of clay rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hubert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. C. Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.145-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339011v1</w:t>
+                <w:t xml:space="preserve">hal-01331798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the local clay distribution on the effective elastic properties of shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, pp.55-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.01.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation Development for the Study of Materials Including Multiple Crossing Cracks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116 pp.248-256 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9948-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269981v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the local clay distribution on the effective electrical conductivity of clay rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Digital Image Correlation Development for the Study of Materials Including Multiple Crossing Cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Zamora</w:t>
+                <w:t xml:space="preserve">A.L. Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berdjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011429⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (2), pp.379-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9948-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331798v1</w:t>
+                <w:t xml:space="preserve">hal-01269981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect estimation of the clay content of clay-rocks using acoustic measurements: New insights from the Montiers-sur-Saulx deep borehole (Meuse, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-year monitoring of desiccation cracks in Tournemire argillite using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.07.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076558v1</w:t>
+                <w:t xml:space="preserve">hal-01202616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year monitoring of desiccation cracks in Tournemire argillite using digital image correlation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect estimation of the clay content of clay-rocks using acoustic measurements: New insights from the Montiers-sur-Saulx deep borehole (Meuse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justo Cabrera</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.22-35. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.117-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2014.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202616v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary consolidation of clay as an anomalous diffusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean Korosak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3235,90 +3235,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and characterization of cracks in clay-rocks using frequency and time-domain induced polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Okay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (1), pp.134-152. </w:t>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the electrical resistivity of arid soils during oedometer testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Badrzadeh,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3485,77 +3485,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the damage induced by desiccation and heating of Tournemire argillite using digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dudoignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,1247 +3750,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ''Generalized effective-medium theory of induced polarization'' (Michael Zhdanov, 2008, GEOPHYSICS, 73, F197-F211)</w:t>
+                <w:t xml:space="preserve">Spectral induced polarization of partially saturated clay-rocks: a mechanistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Revil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">D. Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3372299⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180, pp.210-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2009.04426.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00548872v1</w:t>
+                <w:t xml:space="preserve">insu-00548746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the significance of pore pressure in a saturated shale layer?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">A new method for quantitative petrography based on image processing of chemical element maps: Part II. Semi-quantitative porosity maps superimposed on mineral maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Marsily</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Cosenza</w:t>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Violette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009WR008090⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (10), pp.1389-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501988v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for quantitative petrography based on image processing of chemical element maps: Part II. Semi-quantitative porosity maps superimposed on mineral maps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on ''Generalized effective-medium theory of induced polarization'' (Michael Zhdanov, 2008, GEOPHYSICS, 73, F197-F211)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3433⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (2), pp.X7-X9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3372299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664207v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00548872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of compaction on soil electrical resistivity: a laboratory investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the significance of pore pressure in a saturated shale layer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Seladji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">G. de Marsily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+                <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01309.x⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009WR008090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663506v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic multipole for electrical resistivity measurements at the decimetric scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Souffaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Souffaché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Cosenza</w:t>
+                <w:t xml:space="preserve">J. -P. Pencolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71, pp.6-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral induced polarization of partially saturated clay-rocks: a mechanistic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of compaction on soil electrical resistivity: a laboratory investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Seladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jougnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ghorbani</w:t>
+                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Revil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Cosenza</w:t>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (6), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01309.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2009.04426.X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00548746v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of desiccation on the elastic wave velocities of clay-rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
+                <w:t xml:space="preserve">Non-invasive monitoring of water content and textural changes in clay-rocks using spectral induced polarization: A laboratory investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2009.01.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (3-4), pp.493-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110464v1</w:t>
+                <w:t xml:space="preserve">insu-00447165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Maxwell-Wagner induced polarisation amplitude for clayey materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 67, pp.109-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive monitoring of water content and textural changes in clay-rocks using spectral induced polarization: A laboratory investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of desiccation on the elastic wave velocities of clay-rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (3-4), pp.493-502. </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp.1267-1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2009.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00447165v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive monitoring of water infiltration in a silty clay loam soil using Spectral Induced Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,77 +5075,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex conductivity of water-saturated packs of glass beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,103 +5217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical model of the low-frequency electrical polarization of clay rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B8), pp.B08204. </w:t>
@@ -5389,77 +5389,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (1-7), pp.434 - 440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5505,90 +5505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drying on the low-frequency electrical properties of Tournemire argillites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164 (10), pp.2043 à 2066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5660,77 +5660,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (4), pp.589 à 605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5776,51 +5776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between geotechnical and electrical data: A case study at Garchy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (3-4), pp.165-178. </w:t>
@@ -5935,77 +5935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional transient electromagnetic modeling for investigating the spatial sensitivity of time domain reflectometry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (9), pp.W09411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6039,77 +6039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effective medium schemes for investigating the relationship between high-frequency relative dielectric permittivity and water content of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6155,103 +6155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical prediction of poroelastic properties of argillaceous rocks from in situ specific storage coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (10), pp.art n° 1207 : 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6285,90 +6285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the role of water and clay content in soils' and rocks' bulk electrical conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Panissod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6402,51 +6402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fluid-rock interaction on rock salt strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un essai triaxial à succion contrôlée : mesure des déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6653,1021 +6653,1021 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of mixed-mode behaviour of desiccation cracks on a clayey rock front gallery</w:t>
+                <w:t xml:space="preserve">Electrical, pedological and geotechnical characterisation of micro-reliefs (“mottureaux”) of the Poiré-sur-Velluire marsh (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphen Hedan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Giot</w:t>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Faivre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Clémence Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Decoene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRM International Symposium 2024 and 13th Asian Rock Mechanics Symposium (ARMS13) : Advances in Rock Mechanics – Infrastructure Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Poitiers, France. pp.04004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450404004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989511v1</w:t>
+                <w:t xml:space="preserve">hal-04687255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, pedological and geotechnical characterisation of micro-reliefs (“mottureaux”) of the Poiré-sur-Velluire marsh (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence of mixed-mode behaviour of desiccation cracks on a clayey rock front gallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Decoene</w:t>
+                <w:t xml:space="preserve">Stéphen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISRM International Symposium 2024 and 13th Asian Rock Mechanics Symposium (ARMS13) : Advances in Rock Mechanics – Infrastructure Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, New Dehli, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687255v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of the Swelling of Clayey Geomaterials by a Multiscale Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the quantitative determination of the elastic properties of clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ISRM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Salzburg (AUT), Austria</w:t>
+              <w:t xml:space="preserve">Euroclay 2023 International Conference of European Clay Groups Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari, Italy. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487249v1</w:t>
+                <w:t xml:space="preserve">hal-04989477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quantitative determination of the elastic properties of clay minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale modeling of the swelling-shrinkage of clayey geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2023 International Conference of European Clay Groups Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari, Italy. pp.51</w:t>
+              <w:t xml:space="preserve">International Conference of European Clay Groups Association (EUROCLAY 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale pour l'étude des argiles (AIPEA), Jul 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989477v1</w:t>
+                <w:t xml:space="preserve">hal-04989488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the swelling-shrinkage of clayey geomaterials</w:t>
+                <w:t xml:space="preserve">Multi-Scale Modeling of the Swelling-Shrinkage of Clayey Geomaterials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of European Clay Groups Association (EUROCLAY 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale pour l'étude des argiles (AIPEA), Jul 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">EUROCLAY 2023 - International Conference of European Clay Groups Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989488v1</w:t>
+                <w:t xml:space="preserve">hal-04487294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Modeling of the Swelling-Shrinkage of Clayey Geomaterials.</w:t>
+                <w:t xml:space="preserve">Numerical Modelling of the Swelling of Clayey Geomaterials by a Multiscale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCLAY 2023 - International Conference of European Clay Groups Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy</w:t>
+              <w:t xml:space="preserve">15th ISRM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Salzburg (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487294v1</w:t>
+                <w:t xml:space="preserve">hal-04487249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of desiccation cracking of clay-rock by Heavisidebased digital image correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hedan</w:t>
+                <w:t xml:space="preserve">Considering the microstructural characteristics of heterogeneous argillaceous rock in a double-scale numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadek Tormos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Latin American Rock Mechanics Symposium IX Simposio Latinoamericano de Mecánica de Rocas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Asuncion, Paraguay</w:t>
+              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989459v1</w:t>
+                <w:t xml:space="preserve">hal-04910856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering the microstructural characteristics of heterogeneous argillaceous rock in a double-scale numerical modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+                <w:t xml:space="preserve">Investigation of desiccation cracking of clay-rock by Heavisidebased digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dal Pont</w:t>
+                <w:t xml:space="preserve">Sadek Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">IX Latin American Rock Mechanics Symposium IX Simposio Latinoamericano de Mecánica de Rocas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Asuncion, Paraguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910856v1</w:t>
+                <w:t xml:space="preserve">hal-04989459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des interactions hydro-mécaniques entre fissures de dessiccation dans une roche argileuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Nejmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7686,330 +7686,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of claystone small-scale characteristics on the variability of micromechanical response and on microcracking modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Fractional Differential Model for the Electrical Conductivity of Clay Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of IACMAG - International Association for Computer Methods and Advances in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64514-4_52⟩</w:t>
+              <w:t xml:space="preserve">NSG2021 27th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Hybrid, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066487v1</w:t>
+                <w:t xml:space="preserve">hal-05021628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fractional Differential Model for the Electrical Conductivity of Clay Rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of claystone small-scale characteristics on the variability of micromechanical response and on microcracking modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Hedan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2021 27th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Hybrid, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">16th International Conference of IACMAG - International Association for Computer Methods and Advances in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Torino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64514-4_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021628v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the multiscale behaviour of claystone: deformation, rupture, and hydro-mechanical phenomena around underground galleries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,718 +8067,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doublescale modelling of the hydro-mechanical behavior of a clay rock, effect of the microstructure</w:t>
+                <w:t xml:space="preserve">Accounting for microstructure heterogeneity of clay rocks in a hydro-mechanical double scale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced modelling in particulate and cohesive materials (GDRI GeoMech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Ecully, France</w:t>
+              <w:t xml:space="preserve">2nd international workshop on the Finite element code Lagamine (Lagashop 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965833v1</w:t>
+                <w:t xml:space="preserve">hal-01965832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and variability of clay rock microstructure in a hydro-mechanical double scale FEMxFEM analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argillaceous rock microstructure considering variability and heterogeneity for double scale modelling with hydro-mechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Reggio di Calabria, Italy</w:t>
+              <w:t xml:space="preserve">16th European Mechanics of Materials Conference - EMMC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965707v1</w:t>
+                <w:t xml:space="preserve">hal-01965811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity and Variability of Clay Rock Microstructure in a Hydro-Mechanical Double Scale FEM × FEM Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy. pp.247-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99474-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for microstructure heterogeneity of clay rocks in a hydro-mechanical double scale model</w:t>
+                <w:t xml:space="preserve">Doublescale modelling of the hydro-mechanical behavior of a clay rock, effect of the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international workshop on the Finite element code Lagamine (Lagashop 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop on Advanced modelling in particulate and cohesive materials (GDRI GeoMech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965832v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argillaceous rock microstructure considering variability and heterogeneity for double scale modelling with hydro-mechanical coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity and variability of clay rock microstructure in a hydro-mechanical double scale FEMxFEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Mechanics of Materials Conference - EMMC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reggio di Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965811v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'anisotropie des déformations de roches argileuses à l'échelle de la galerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,407 +8797,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect determination of soil water content</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des propriétés de l’argilite au travers d’une approche numérique-expérimentale à plusieurs échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-UNSAT 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées Needs MiPor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687233v1</w:t>
+                <w:t xml:space="preserve">hal-01965813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermal conductivity of transversely isotropic rocks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Indirect determination of soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 EMI Internatonal Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-UNSAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Champs-sur-Marne, France. pp.04004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160904004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976968v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des propriétés de l’argilite au travers d’une approche numérique-expérimentale à plusieurs échelles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective thermal conductivity of transversely isotropic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Needs MiPor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">2016 EMI Internatonal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965813v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the induced polarization of bentonite-sand mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Okay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9235,103 +9235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year Monitoring and Digital Image Analysis of In-situ Desiccation Cracks on Tournemire Argillite Rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE Workshop on Geomechanics and Energy 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geoscientists and Engineers (EAGE), Nov 2013, Lausanne, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9359,316 +9359,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par couplage CIN-MEB de l'influence de la microstructure sur les déformations par dessiccation de l'argilite de Tournemire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Suivi des fissures de dessiccation dans la station expérimentale de Tournemire : Utilisation de la corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441280v1</w:t>
+                <w:t xml:space="preserve">hal-03441218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des fissures de dessiccation dans la station expérimentale de Tournemire : Utilisation de la corrélation d'images numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude par couplage CIN-MEB de l'influence de la microstructure sur les déformations par dessiccation de l'argilite de Tournemire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441218v1</w:t>
+                <w:t xml:space="preserve">hal-03441280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of agricultural and forest soils characterized by geoelectrical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Seladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9749,90 +9749,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced polarization of clay-sand mixtures: experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Okay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
@@ -9861,90 +9861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par extensométrie optique de la fracturation liée à la désaturation de l'argilite de Tournemire : Impact de l'hétérogénéité et de l'anisotropie structurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9969,64 +9969,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisation geoelectrique in situ du compactage des sols agricoles et forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Seladji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10088,346 +10088,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French research program for assessment of soil compaction risks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Defossez</w:t>
+                <w:t xml:space="preserve">Pauline P. Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Tri-Annual ISTRO meeting (ISTRO 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey. 1 p</w:t>
+              <w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173356v1</w:t>
+                <w:t xml:space="preserve">hal-02754782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A French research program for assessment of soil compaction risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline P. Defossez</w:t>
+                <w:t xml:space="preserve">Pauline Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">18. Tri-Annual ISTRO meeting (ISTRO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754782v1</w:t>
+                <w:t xml:space="preserve">hal-01173356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach of soil structure characterisation in field conditions based on electrical resistivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulnasser Aboubacar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10469,51 +10469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements des méthodes géoélectriques (potentiel spontané, résistivité électrique et polarisation induite) en hydrogéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10521,51 +10521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Cerepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
@@ -10588,256 +10588,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to predict poroelastic properties of argillaceous rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">An indirect approach to predict Biot's coefficient of argillaceous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Meeting on clays in natural and engineered barriers for radioactive waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969814v1</w:t>
+                <w:t xml:space="preserve">ineris-00969818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indirect approach to predict Biot's coefficient of argillaceous rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">An integrated approach to predict poroelastic properties of argillaceous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Marsily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on clays in natural and engineered barriers for radioactive waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
+              <w:t xml:space="preserve">2. Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969818v1</w:t>
+                <w:t xml:space="preserve">ineris-00969814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10881,51 +10881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksei Pazdniakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11008,51 +11008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les couplages entre comportement mécanique et processus de transfert de masse dans le sel gemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de la Sorbonne, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996PA066098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11248,51 +11248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106878" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04485529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105612" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H&#233;dan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1773320" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02558434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02066-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105244" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.05.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevostianov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kushch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.03.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3BNZ3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.01.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V18Q81BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fauchille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berdjane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9948-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zamora" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011429" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C13CBEC5073E6226E4A2A730ECF0DED8D21EFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202616v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.02.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT3DF5Q9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Korosak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2256" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMWH5KDR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202771v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Okay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2012.01054.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9BKD811-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Badrzadeh," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Ansari," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.747782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dudoignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Fauchille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.01.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KHL53-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548872v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3372299" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Marsily" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Seladji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01309.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6NJKSR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pencol&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seladji" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2010.01.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CDMHL4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jougnot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04426.X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zamora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2009.01.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8P3BS4J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2008.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GDGLQ18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.12.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4K4Q5W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1C5D7ACA351846E13BA6C76CB5EB998BC8D1E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.12.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLFBS5SW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamora" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005539" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49V5T5CH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.12.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS72C8SV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404265v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0253-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SRGCQ033-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00627.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP5RJMGH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001774" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4WSSTFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961868v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001WR001201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.52.3.219.41009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghoreychi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Hedan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487249v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989488v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487294v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910856v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Nejmeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03066487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_52" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020510003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965833v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965832v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965811v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465582v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687233v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160904004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976968v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Albert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00959864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05151222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20131942" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441280v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441218v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807928v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00735691v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulnasser Aboubacar Sani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969818v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04391784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA066098" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272024v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H&#233;dan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1773320" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04485529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106878" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02558434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02066-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevostianov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kushch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.03.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.05.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3BNZ3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zamora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C13CBEC5073E6226E4A2A730ECF0DED8D21EFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.01.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V18Q81BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fauchille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berdjane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9948-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.02.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT3DF5Q9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Korosak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2256" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMWH5KDR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202771v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Okay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2012.01054.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9BKD811-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Badrzadeh," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Ansari," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.747782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dudoignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Fauchille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.01.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KHL53-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jougnot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04426.X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3372299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Marsily" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008090" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pencol&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seladji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2010.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CDMHL4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Seladji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01309.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6NJKSR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zamora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.12.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4K4Q5W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2008.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GDGLQ18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2009.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8P3BS4J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1C5D7ACA351846E13BA6C76CB5EB998BC8D1E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.12.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLFBS5SW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamora" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005539" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49V5T5CH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.12.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS72C8SV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404265v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0253-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SRGCQ033-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00627.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP5RJMGH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001774" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4WSSTFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961868v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001WR001201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.52.3.219.41009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghoreychi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Hedan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Nejmeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120039" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03066487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_52" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020510003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965811v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465582v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687233v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160904004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976968v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Albert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00959864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05151222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20131942" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441218v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807928v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00735691v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulnasser Aboubacar Sani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969814v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04391784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA066098" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>