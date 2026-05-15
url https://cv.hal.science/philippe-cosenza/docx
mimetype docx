--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -486,434 +486,434 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical numerical modelling of the opening and closing of desiccation cracks in clayey rock</w:t>
+                <w:t xml:space="preserve">Development and numerical implementation of a multiscale constitutive law for double-porosity swelling clayey rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1773320⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.105612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272024v1</w:t>
+                <w:t xml:space="preserve">hal-04485529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and numerical implementation of a multiscale constitutive law for double-porosity swelling clayey rocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elastic moduli of clay minerals and their aggregates: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105612⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.106878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.106878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485529v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic moduli of clay minerals and their aggregates: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydro-mechanical numerical modelling of the opening and closing of desiccation cracks in clayey rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 236, pp.106878. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (8), pp.2602-2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.106878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2020.1773320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234951v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior in mixed-mode of desiccation cracks on a clayey rock front gallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 154, pp.105104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -947,90 +947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fractional differential scheme for the effective transport properties of multiscale reactive porous media: Applications to clayey geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (14), pp.2130-2154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1103,51 +1103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1233,51 +1233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1324,77 +1324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpixel precision of crack lip movements by Heaviside‐based digital image correlation for a mixed‐mode fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1575,51 +1575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microstructure on hydric strain in clay rock: A quantitative comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,90 +1696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical representative elementary area of shale inferred by micromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1826,90 +1826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representative elementary area of shale at the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 216, pp.103316 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1943,90 +1943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to quantify the anisotropy of hydromechanical strains in clay-rock at the gallery scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 111, pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2060,51 +2060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation non destructive de la zone endommagée des galeries souterraines excavées dans les roches argileuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2177,51 +2177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study on the deformation and fracture evolution of clay rock sample subjected to desiccation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,578 +2304,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the local clay distribution on the effective electrical conductivity of clay rocks</w:t>
+                <w:t xml:space="preserve">Effect of the local clay distribution on the effective elastic properties of shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. C. Zamora</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.55-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JB011429⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331798v1</w:t>
+                <w:t xml:space="preserve">hal-01276844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the local clay distribution on the effective elastic properties of shales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.01.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116 pp.248-256 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276844v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+                <w:t xml:space="preserve">Digital Image Correlation Development for the Study of Materials Including Multiple Crossing Cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.L. Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berdjane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (2), pp.379-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9948-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01339011v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation Development for the Study of Materials Including Multiple Crossing Cracks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the local clay distribution on the effective electrical conductivity of clay rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Fauchille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Berdjane</w:t>
+                <w:t xml:space="preserve">M. C. Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.145-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9948-1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269981v1</w:t>
+                <w:t xml:space="preserve">hal-01331798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year monitoring of desiccation cracks in Tournemire argillite using digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,51 +2883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.22-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3119,51 +3119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary consolidation of clay as an anomalous diffusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean Korosak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3381,51 +3381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the electrical resistivity of arid soils during oedometer testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Badrzadeh,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,856 +3750,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral induced polarization of partially saturated clay-rocks: a mechanistic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method for quantitative petrography based on image processing of chemical element maps: Part II. Semi-quantitative porosity maps superimposed on mineral maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jougnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ghorbani</w:t>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Revil</w:t>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 180, pp.210-224. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (10), pp.1389-1398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2009.04426.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00548746v1</w:t>
+                <w:t xml:space="preserve">hal-02664207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for quantitative petrography based on image processing of chemical element maps: Part II. Semi-quantitative porosity maps superimposed on mineral maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on ''Generalized effective-medium theory of induced polarization'' (Michael Zhdanov, 2008, GEOPHYSICS, 73, F197-F211)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3433⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (2), pp.X7-X9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3372299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664207v1</w:t>
+                <w:t xml:space="preserve">insu-00548872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on ''Generalized effective-medium theory of induced polarization'' (Michael Zhdanov, 2008, GEOPHYSICS, 73, F197-F211)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the significance of pore pressure in a saturated shale layer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Revil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">G. de Marsily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3372299⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009WR008090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00548872v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the significance of pore pressure in a saturated shale layer?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic multipole for electrical resistivity measurements at the decimetric scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">B. Souffaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Marsily</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Cosenza</w:t>
+                <w:t xml:space="preserve">S. Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Violette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. -P. Pencolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009WR008090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71, pp.6-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501988v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic multipole for electrical resistivity measurements at the decimetric scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of compaction on soil electrical resistivity: a laboratory investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -P. Pencolé</w:t>
+                <w:t xml:space="preserve">Samir Seladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Seladji</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (6), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01309.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110448v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of compaction on soil electrical resistivity: a laboratory investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral induced polarization of partially saturated clay-rocks: a mechanistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
+                <w:t xml:space="preserve">D. Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Richard</w:t>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2010.01309.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180, pp.210-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2009.04426.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663506v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00548746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive monitoring of water content and textural changes in clay-rocks using spectral induced polarization: A laboratory investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4669,625 +4669,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00447165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Maxwell-Wagner induced polarisation amplitude for clayey materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of desiccation on the elastic wave velocities of clay-rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zamora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp.1267-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2009.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110461v1</w:t>
+                <w:t xml:space="preserve">hal-04110464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of desiccation on the elastic wave velocities of clay-rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of Maxwell-Wagner induced polarisation amplitude for clayey materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46, pp.1267-1272. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp.109-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2009.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110464v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive monitoring of water infiltration in a silty clay loam soil using Spectral Induced Polarization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Complex conductivity of water-saturated packs of glass beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ruy</w:t>
+                <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Florsch</w:t>
+                <w:t xml:space="preserve">A. Kemna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 321 (1), pp.103 à 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007WR006114⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660206v1</w:t>
+                <w:t xml:space="preserve">insu-00334551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex conductivity of water-saturated packs of glass beads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Non-invasive monitoring of water infiltration in a silty clay loam soil using Spectral Induced Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Revil</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leroy</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kemna</w:t>
+                <w:t xml:space="preserve">N. Florsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 321 (1), pp.103 à 117. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.W08402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00334551v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical model of the low-frequency electrical polarization of clay rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,77 +5389,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Altmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (1-7), pp.434 - 440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5505,90 +5505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drying on the low-frequency electrical properties of Tournemire argillites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 164 (10), pp.2043 à 2066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5660,77 +5660,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Florsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Revil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (4), pp.589 à 605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5776,51 +5776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between geotechnical and electrical data: A case study at Garchy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (3-4), pp.165-178. </w:t>
@@ -5935,77 +5935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional transient electromagnetic modeling for investigating the spatial sensitivity of time domain reflectometry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (9), pp.W09411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6039,77 +6039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effective medium schemes for investigating the relationship between high-frequency relative dielectric permittivity and water content of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6181,77 +6181,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (10), pp.art n° 1207 : 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6285,90 +6285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the role of water and clay content in soils' and rocks' bulk electrical conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Panissod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6519,51 +6519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un essai triaxial à succion contrôlée : mesure des déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6619,1211 +6619,1215 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, pedological and geotechnical characterisation of micro-reliefs (“mottureaux”) of the Poiré-sur-Velluire marsh (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled geotechnical and electrical investigations to assess marsh soil variability: a case study at Poiré-sur-Velluire marsh (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ibtihal Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Decoene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Clay Conferences - XVII ICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dublin, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687255v1</w:t>
+                <w:t xml:space="preserve">hal-05577115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of mixed-mode behaviour of desiccation cracks on a clayey rock front gallery</w:t>
+                <w:t xml:space="preserve">Electrical, pedological and geotechnical characterisation of micro-reliefs (“mottureaux”) of the Poiré-sur-Velluire marsh (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphen Hedan</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Decoene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRM International Symposium 2024 and 13th Asian Rock Mechanics Symposium (ARMS13) : Advances in Rock Mechanics – Infrastructure Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Poitiers, France. pp.04004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450404004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989511v1</w:t>
+                <w:t xml:space="preserve">hal-04687255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the quantitative determination of the elastic properties of clay minerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of mixed-mode behaviour of desiccation cracks on a clayey rock front gallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2023 International Conference of European Clay Groups Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari, Italy. pp.51</w:t>
+              <w:t xml:space="preserve">ISRM International Symposium 2024 and 13th Asian Rock Mechanics Symposium (ARMS13) : Advances in Rock Mechanics – Infrastructure Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989477v1</w:t>
+                <w:t xml:space="preserve">hal-04989511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the swelling-shrinkage of clayey geomaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the quantitative determination of the elastic properties of clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of European Clay Groups Association (EUROCLAY 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale pour l'étude des argiles (AIPEA), Jul 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Euroclay 2023 International Conference of European Clay Groups Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari, Italy. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989488v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Modeling of the Swelling-Shrinkage of Clayey Geomaterials.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical Modelling of the Swelling of Clayey Geomaterials by a Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCLAY 2023 - International Conference of European Clay Groups Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy</w:t>
+              <w:t xml:space="preserve">15th ISRM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Salzburg (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487294v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of the Swelling of Clayey Geomaterials by a Multiscale Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-scale modeling of the swelling-shrinkage of clayey geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ISRM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Salzburg (AUT), Austria</w:t>
+              <w:t xml:space="preserve">International Conference of European Clay Groups Association (EUROCLAY 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale pour l'étude des argiles (AIPEA), Jul 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487249v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering the microstructural characteristics of heterogeneous argillaceous rock in a double-scale numerical modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Dal Pont</w:t>
+                <w:t xml:space="preserve">Multi-Scale Modeling of the Swelling-Shrinkage of Clayey Geomaterials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Desrues</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">EUROCLAY 2023 - International Conference of European Clay Groups Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910856v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of desiccation cracking of clay-rock by Heavisidebased digital image correlation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Considering the microstructural characteristics of heterogeneous argillaceous rock in a double-scale numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Latin American Rock Mechanics Symposium IX Simposio Latinoamericano de Mecánica de Rocas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Asuncion, Paraguay</w:t>
+              <w:t xml:space="preserve">8th International Conference on Clays in Natural and Engineered Barriers for Radioactive Waste Confinement (Clay conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989459v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des interactions hydro-mécaniques entre fissures de dessiccation dans une roche argileuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of desiccation cracking of clay-rock by Heavisidebased digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadek Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">IX Latin American Rock Mechanics Symposium IX Simposio Latinoamericano de Mecánica de Rocas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Asuncion, Paraguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719852v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fractional Differential Model for the Electrical Conductivity of Clay Rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique des interactions hydro-mécaniques entre fissures de dessiccation dans une roche argileuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Nejmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2021 27th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021628v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of claystone small-scale characteristics on the variability of micromechanical response and on microcracking modelling</w:t>
               </w:r>
@@ -7848,51 +7852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7933,1617 +7937,1613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the multiscale behaviour of claystone: deformation, rupture, and hydro-mechanical phenomena around underground galleries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+                <w:t xml:space="preserve">A Fractional Differential Model for the Electrical Conductivity of Clay Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Collin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Energy Geotechnics (ICEGT 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202020510003⟩</w:t>
+              <w:t xml:space="preserve">NSG2021 27th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Hybrid, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020445v1</w:t>
+                <w:t xml:space="preserve">hal-05021628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for microstructure heterogeneity of clay rocks in a hydro-mechanical double scale model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the multiscale behaviour of claystone: deformation, rupture, and hydro-mechanical phenomena around underground galleries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pardoen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international workshop on the Finite element code Lagamine (Lagashop 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Energy Geotechnics (ICEGT 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, La Jolla, United States. pp.10003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202020510003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965832v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argillaceous rock microstructure considering variability and heterogeneity for double scale modelling with hydro-mechanical coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Desrues</w:t>
+                <w:t xml:space="preserve">Heterogeneity and Variability of Clay Rock Microstructure in a Hydro-Mechanical Double Scale FEM × FEM Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Mechanics of Materials Conference - EMMC16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy. pp.247-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99474-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965811v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and Variability of Clay Rock Microstructure in a Hydro-Mechanical Double Scale FEM × FEM Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+                <w:t xml:space="preserve">Doublescale modelling of the hydro-mechanical behavior of a clay rock, effect of the microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Advanced modelling in particulate and cohesive materials (GDRI GeoMech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Ecully, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939104v1</w:t>
+                <w:t xml:space="preserve">hal-01965833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doublescale modelling of the hydro-mechanical behavior of a clay rock, effect of the microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity and variability of clay rock microstructure in a hydro-mechanical double scale FEMxFEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bésuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced modelling in particulate and cohesive materials (GDRI GeoMech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Ecully, France</w:t>
+              <w:t xml:space="preserve">micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reggio di Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965833v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and variability of clay rock microstructure in a hydro-mechanical double scale FEMxFEM analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Argillaceous rock microstructure considering variability and heterogeneity for double scale modelling with hydro-mechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Reggio di Calabria, Italy</w:t>
+              <w:t xml:space="preserve">16th European Mechanics of Materials Conference - EMMC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965707v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'anisotropie des déformations de roches argileuses à l'échelle de la galerie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">Accounting for microstructure heterogeneity of clay rocks in a hydro-mechanical double scale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd international workshop on the Finite element code Lagamine (Lagashop 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465582v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des propriétés de l’argilite au travers d’une approche numérique-expérimentale à plusieurs échelles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l'anisotropie des déformations de roches argileuses à l'échelle de la galerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Needs MiPor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965813v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect determination of soil water content</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des propriétés de l’argilite au travers d’une approche numérique-expérimentale à plusieurs échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-UNSAT 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées Needs MiPor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687233v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective thermal conductivity of transversely isotropic rocks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Indirect determination of soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 EMI Internatonal Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-UNSAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Champs-sur-Marne, France. pp.04004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160904004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976968v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the induced polarization of bentonite-sand mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Okay</w:t>
+                <w:t xml:space="preserve">Effective thermal conductivity of transversely isotropic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Induced Polarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Ile d'Oléron, France. 2 p</w:t>
+              <w:t xml:space="preserve">2016 EMI Internatonal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959864v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year Monitoring and Digital Image Analysis of In-situ Desiccation Cracks on Tournemire Argillite Rock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">Modelling the induced polarization of bentonite-sand mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Okay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE Workshop on Geomechanics and Energy 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Induced Polarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Ile d'Oléron, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151222v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des fissures de dessiccation dans la station expérimentale de Tournemire : Utilisation de la corrélation d'images numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
+                <w:t xml:space="preserve">One-year Monitoring and Digital Image Analysis of In-situ Desiccation Cracks on Tournemire Argillite Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Valle</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAGE Workshop on Geomechanics and Energy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers (EAGE), Nov 2013, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20131942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441218v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par couplage CIN-MEB de l'influence de la microstructure sur les déformations par dessiccation de l'argilite de Tournemire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9575,1263 +9575,1384 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of agricultural and forest soils characterized by geoelectrical methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Suivi des fissures de dessiccation dans la station expérimentale de Tournemire : Utilisation de la corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics deliverables and soil parameters considered both in the agronomic and civil engineering context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807928v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced polarization of clay-sand mixtures: experiments and modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ghorbani</w:t>
+                <w:t xml:space="preserve">Compaction of agricultural and forest soils characterized by geoelectrical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Seladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jougnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Geophysics deliverables and soil parameters considered both in the agronomic and civil engineering context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735691v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par extensométrie optique de la fracturation liée à la désaturation de l'argilite de Tournemire : Impact de l'hétérogénéité et de l'anisotropie structurale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Induced polarization of clay-sand mixtures: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Okay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422458v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation geoelectrique in situ du compactage des sols agricoles et forestiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation par extensométrie optique de la fracturation liée à la désaturation de l'argilite de Tournemire : Impact de l'hétérogénéité et de l'anisotropie structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823777v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+                <w:t xml:space="preserve">Caracterisation geoelectrique in situ du compactage des sols agricoles et forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Seladji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline P. Defossez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754782v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French research program for assessment of soil compaction risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Tri-Annual ISTRO meeting (ISTRO 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Jun 2009, Izmir, Turkey. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach of soil structure characterisation in field conditions based on electrical resistivity measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Prévision des risques de tassement des sols agricoles et forestiers à l’échelle du territoire national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Triennial Conference International Soil Tillage Research Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753932v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements des méthodes géoélectriques (potentiel spontané, résistivité électrique et polarisation induite) en hydrogéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Revil</w:t>
+                <w:t xml:space="preserve">A new approach of soil structure characterisation in field conditions based on electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Atteia</w:t>
+                <w:t xml:space="preserve">Abdoulnasser Aboubacar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Burlot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17. Triennial Conference International Soil Tillage Research Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762143v1</w:t>
+                <w:t xml:space="preserve">hal-02753932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An indirect approach to predict Biot's coefficient of argillaceous rocks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développements des méthodes géoélectriques (potentiel spontané, résistivité électrique et polarisation induite) en hydrogéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Cerepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on clays in natural and engineered barriers for radioactive waste Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
+              <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969818v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An indirect approach to predict Biot's coefficient of argillaceous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Meeting on clays in natural and engineered barriers for radioactive waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to predict poroelastic properties of argillaceous rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10841,150 +10962,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semipermeable Membrane Properties and Chemo-mechanical Coupling in Clay Barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaksei Pazdniakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain De Marsily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural and Engineered Clay Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-327, 2015, Natural and Engineered Clay Barriers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10994,114 +11115,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les couplages entre comportement mécanique et processus de transfert de masse dans le sel gemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de la Sorbonne, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996PA066098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04391784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11248,51 +11369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272024v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H&#233;dan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1773320" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04485529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106878" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02558434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02066-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevostianov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kushch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.03.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.05.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3BNZ3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zamora" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C13CBEC5073E6226E4A2A730ECF0DED8D21EFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.01.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V18Q81BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fauchille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berdjane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9948-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.02.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT3DF5Q9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Korosak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2256" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMWH5KDR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202771v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Okay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2012.01054.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9BKD811-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Badrzadeh," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Ansari," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.747782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dudoignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Fauchille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.01.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KHL53-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jougnot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04426.X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3372299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Marsily" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008090" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pencol&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seladji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2010.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CDMHL4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Seladji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01309.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6NJKSR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zamora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.12.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4K4Q5W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2008.10.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GDGLQ18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2009.01.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8P3BS4J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1C5D7ACA351846E13BA6C76CB5EB998BC8D1E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.12.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLFBS5SW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamora" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005539" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49V5T5CH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.12.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS72C8SV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404265v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0253-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SRGCQ033-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00627.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP5RJMGH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001774" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4WSSTFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961868v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001WR001201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.52.3.219.41009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghoreychi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989511v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Hedan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Nejmeh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120039" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03066487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_52" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020510003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965811v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465582v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687233v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160904004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976968v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Albert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00959864v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05151222v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20131942" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441218v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441280v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807928v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00735691v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulnasser Aboubacar Sani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969814v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04391784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA066098" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04485529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.106878" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H&#233;dan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2020.1773320" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828783v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02558434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02066-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevostianov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kushch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.03.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105244" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.05.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3BNZ3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.01.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V18Q81BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fauchille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berdjane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9948-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zamora" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011429" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C13CBEC5073E6226E4A2A730ECF0DED8D21EFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2014.02.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT3DF5Q9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Korosak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2256" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMWH5KDR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202771v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Okay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2012.01054.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9BKD811-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ghorbani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Badrzadeh," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Ansari," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.747782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dudoignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al. Fauchille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2012.01.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KHL53-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3372299" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501988v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Marsily" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR008090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souffach&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flageul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Pencol&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seladji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2010.01.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CDMHL4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Seladji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2010.01309.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6NJKSR1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jougnot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2009.04426.X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zamora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.12.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4K4Q5W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2009.01.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8P3BS4J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2008.10.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GDGLQ18-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00334551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.12.031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLFBS5SW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Florsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006114" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1C5D7ACA351846E13BA6C76CB5EB998BC8D1E23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333825v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamora" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005539" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-49V5T5CH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueutin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.12.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS72C8SV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404265v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-007-0253-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SRGCQ033-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2007.00627.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VP5RJMGH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.02.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679BR05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003505" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001774" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B4WSSTFM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961868v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001WR001201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB000025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanchole" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.52.3.219.41009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697589v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghoreychi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577115v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Salim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decoene" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Hedan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989488v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487294v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04910856v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dal Pont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Tormos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719852v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Nejmeh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03066487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64514-4_52" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120039" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03020445v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202020510003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965811v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965832v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465582v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965813v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160904004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976968v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Albert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00959864v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05151222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20131942" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441280v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441218v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807928v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00735691v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422458v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823777v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173356v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754782v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753932v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulnasser Aboubacar Sani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969814v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256691v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksei Pazdniakou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04391784v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996PA066098" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>