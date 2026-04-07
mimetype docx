--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1174,176 +1174,176 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à l’institutionnalisation d’un dispositif de promotion de la santé en milieu scolaire : vers un modèle autonome et pérenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490890v1</w:t>
+                <w:t xml:space="preserve">hal-05490859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue de l’implémentation et de la transférabilité</w:t>
+                <w:t xml:space="preserve">De la conception à l’institutionnalisation d’un dispositif de promotion de la santé en milieu scolaire : vers un modèle autonome et pérenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
@@ -1394,432 +1394,432 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490882v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives du point de vue de l’implémentation et de la transférabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Prigent</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490870v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium &amp;quot;Capitalisations dans le cadre d’un dispositif de déploiement des Écoles promotrices de santé : ALLIANCE, leviers pour une pérennisation et transférabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490893v1</w:t>
+                <w:t xml:space="preserve">hal-05490870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium &amp;quot;Capitalisations dans le cadre d’un dispositif de déploiement des Écoles promotrices de santé : ALLIANCE, leviers pour une pérennisation et transférabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Prigent</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490859v1</w:t>
+                <w:t xml:space="preserve">hal-05490893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Promoting school: Influence of collective work on the quality of implementation</w:t>
               </w:r>
@@ -1943,51 +1943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation CPS à l’Education nationale (1er et 2d degrés). TRANSFERT D’EXPERTISE SUR LES COMPÉTENCES PSYCHOSOCIALES (CPS) sur la base des référentiels opérationnels, tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2394,168 +2394,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIANCE : Développer les environnements promoteurs de santé autour des enfants de 3 à 11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de la validation des outils d’évaluation dans le cadre du dispositif Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inauguration officielle du 2nd mandat de la chaire UNESCO Éducations &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270193v1</w:t>
+                <w:t xml:space="preserve">hal-04344234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du contexte et des éléments de transférabilité du projet ALLIANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2614,182 +2614,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de la validation des outils d’évaluation dans le cadre du dispositif Alliance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALLIANCE : Développer les environnements promoteurs de santé autour des enfants de 3 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Inauguration officielle du 2nd mandat de la chaire UNESCO Éducations &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344234v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-création d’un outil d’accompagnement à la labeliisation EPSA, retour sur une expérimentation dans une académie</w:t>
               </w:r>
@@ -3015,230 +3015,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’une tâche représentée en matière de santé et de citoyenneté des élèves chez des étudiants-futurs enseignants dans les parcours de formation initiale en ESPé</w:t>
+                <w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895869v1</w:t>
+                <w:t xml:space="preserve">hal-01895838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t>
+                <w:t xml:space="preserve">Élaboration d’une tâche représentée en matière de santé et de citoyenneté des élèves chez des étudiants-futurs enseignants dans les parcours de formation initiale en ESPé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895838v1</w:t>
+                <w:t xml:space="preserve">hal-01895869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation des enseignants en promotion de la santé : vers une cartographie du développement professionnel en formation initiale</w:t>
               </w:r>
@@ -3705,77 +3705,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé publique "Santé mentale publique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
@@ -3843,51 +3843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4537,367 +4537,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes &amp;quot;avec&amp;quot; ou &amp;quot;sans&amp;quot; notes : des perceptions d'élèves révélatrices des pratiques éducatives nécessitant une collaboration dans l'équipe enseignante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Pizon</w:t>
+                <w:t xml:space="preserve">Plurality of knowledge to meet the challenges of tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jacqueline Descarpentries. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mebtoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation à la santé entre savoir et pouvoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.135-149, 2020, 978-2-343-18008-3</w:t>
+              <w:t xml:space="preserve">Humanistic Futures of Learning: Perspectives from UNESCO Chairs and UNITWIN Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138842v1</w:t>
+                <w:t xml:space="preserve">hal-02526240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et santé à l'école : Analyse de l'activité enseignante et perspectives en matière de formation initiale et continue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classes &amp;quot;avec&amp;quot; ou &amp;quot;sans&amp;quot; notes : des perceptions d'élèves révélatrices des pratiques éducatives nécessitant une collaboration dans l'équipe enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Didier Jourdan. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Descarpentries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GHE Editions, pp.158-167, 2020, 978-2-9574140-0-0</w:t>
+              <w:t xml:space="preserve">L'éducation à la santé entre savoir et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.135-149, 2020, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790229v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurality of knowledge to meet the challenges of tomorrow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation et santé à l'école : Analyse de l'activité enseignante et perspectives en matière de formation initiale et continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">S. Joseph. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Jourdan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistic Futures of Learning: Perspectives from UNESCO Chairs and UNITWIN Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, 2020</w:t>
+              <w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GHE Editions, pp.158-167, 2020, 978-2-9574140-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526240v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5155,51 +5155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Restoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01978602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAL003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Restoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01978602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAL003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>