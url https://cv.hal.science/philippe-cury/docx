--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1174,168 +1174,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives du point de vue de l’implémentation et de la transférabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Prigent</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490859v1</w:t>
+                <w:t xml:space="preserve">hal-05490882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception à l’institutionnalisation d’un dispositif de promotion de la santé en milieu scolaire : vers un modèle autonome et pérenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1394,652 +1394,652 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue de l’implémentation et de la transférabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490882v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium &amp;quot;Capitalisations dans le cadre d’un dispositif de déploiement des Écoles promotrices de santé : ALLIANCE, leviers pour une pérennisation et transférabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Prigent</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490870v1</w:t>
+                <w:t xml:space="preserve">hal-05490893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium &amp;quot;Capitalisations dans le cadre d’un dispositif de déploiement des Écoles promotrices de santé : ALLIANCE, leviers pour une pérennisation et transférabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490893v1</w:t>
+                <w:t xml:space="preserve">hal-05490859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Promoting school: Influence of collective work on the quality of implementation</w:t>
+                <w:t xml:space="preserve">Formation CPS à l’Education nationale (1er et 2nd degrés). Transfert d’expertise sur les compétences psychosociales (CPS) sur la base des référentiels opérationnels, tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Exemples de stratégies de formation et de déploiement de l'expertise sur les CPS en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santé publique France, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068937v1</w:t>
+                <w:t xml:space="preserve">hal-05506158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation CPS à l’Education nationale (1er et 2d degrés). TRANSFERT D’EXPERTISE SUR LES COMPÉTENCES PSYCHOSOCIALES (CPS) sur la base des référentiels opérationnels, tome 1</w:t>
+                <w:t xml:space="preserve">Health Promoting school: Influence of collective work on the quality of implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exemples de stratégies de formation et de déploiement de l'expertise sur les CPS en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPF, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506158v1</w:t>
+                <w:t xml:space="preserve">hal-05068937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire ALLIANCE avec les territoires pour améliorer la santé des jeunes</w:t>
               </w:r>
@@ -2144,652 +2144,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium Implanter et soutenir les démarches d’école promotrice de santé – perspectives multiples dans le cadre du dispositif Alliance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue des comportements de santé d’élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344159v1</w:t>
+                <w:t xml:space="preserve">hal-04344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue des comportements de santé d’élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symposium Implanter et soutenir les démarches d’école promotrice de santé – perspectives multiples dans le cadre du dispositif Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344425v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de la validation des outils d’évaluation dans le cadre du dispositif Alliance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Analyse du contexte et des éléments de transférabilité du projet ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344234v1</w:t>
+                <w:t xml:space="preserve">hal-04344504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du contexte et des éléments de transférabilité du projet ALLIANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALLIANCE : Développer les environnements promoteurs de santé autour des enfants de 3 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Inauguration officielle du 2nd mandat de la chaire UNESCO Éducations &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344504v1</w:t>
+                <w:t xml:space="preserve">hal-04270193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIANCE : Développer les environnements promoteurs de santé autour des enfants de 3 à 11 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de la validation des outils d’évaluation dans le cadre du dispositif Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inauguration officielle du 2nd mandat de la chaire UNESCO Éducations &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270193v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-création d’un outil d’accompagnement à la labeliisation EPSA, retour sur une expérimentation dans une académie</w:t>
               </w:r>
@@ -3015,230 +3015,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t>
+                <w:t xml:space="preserve">Élaboration d’une tâche représentée en matière de santé et de citoyenneté des élèves chez des étudiants-futurs enseignants dans les parcours de formation initiale en ESPé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895838v1</w:t>
+                <w:t xml:space="preserve">hal-01895869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’une tâche représentée en matière de santé et de citoyenneté des élèves chez des étudiants-futurs enseignants dans les parcours de formation initiale en ESPé</w:t>
+                <w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895869v1</w:t>
+                <w:t xml:space="preserve">hal-01895838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation des enseignants en promotion de la santé : vers une cartographie du développement professionnel en formation initiale</w:t>
               </w:r>
@@ -3548,402 +3548,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Promoting School in France Alliance project: a moderated mediation model by socio emotional learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cury</w:t>
+                <w:t xml:space="preserve">Alliance pour la santé : Dispositif de déploiement des Écoles Promotrices de Santé. Résultats clés et perspectives de transférabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Abu Dabi, United Arab Emirates. </w:t>
+              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé publique "Santé mentale publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068960v1</w:t>
+                <w:t xml:space="preserve">hal-05344511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance pour la santé : Dispositif de déploiement des Écoles Promotrices de Santé. Résultats clés et perspectives de transférabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teacher Engagement in Health Education: An analysis in the context of Health Promoting Schools - Alliance project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé publique "Santé mentale publique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">18th European Public Health Conference 2025 "Investing for sustainable health and well-being"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344511v1</w:t>
+                <w:t xml:space="preserve">hal-05361652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher Engagement in Health Education: An analysis in the context of Health Promoting Schools - Alliance project</w:t>
+                <w:t xml:space="preserve">Health Promoting School in France Alliance project: a moderated mediation model by socio emotional learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Public Health Conference 2025 "Investing for sustainable health and well-being"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Abu Dabi, United Arab Emirates. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361652v1</w:t>
+                <w:t xml:space="preserve">hal-05068960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping Health-Promoting School in Alliance project: Mediation effects of life skills on health behaviours for French pupils aged 8-11 years old</w:t>
               </w:r>
@@ -4537,172 +4537,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurality of knowledge to meet the challenges of tomorrow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation et santé à l'école : Analyse de l'activité enseignante et perspectives en matière de formation initiale et continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">S. Joseph. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Jourdan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistic Futures of Learning: Perspectives from UNESCO Chairs and UNITWIN Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, 2020</w:t>
+              <w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GHE Editions, pp.158-167, 2020, 978-2-9574140-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526240v1</w:t>
+                <w:t xml:space="preserve">hal-03790229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes &amp;quot;avec&amp;quot; ou &amp;quot;sans&amp;quot; notes : des perceptions d'élèves révélatrices des pratiques éducatives nécessitant une collaboration dans l'équipe enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4735,169 +4718,186 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Descarpentries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la santé entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.135-149, 2020, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et santé à l'école : Analyse de l'activité enseignante et perspectives en matière de formation initiale et continue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plurality of knowledge to meet the challenges of tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Didier Jourdan. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mebtoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GHE Editions, pp.158-167, 2020, 978-2-9574140-0-0</w:t>
+              <w:t xml:space="preserve">Humanistic Futures of Learning: Perspectives from UNESCO Chairs and UNITWIN Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790229v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5155,51 +5155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Restoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01978602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAL003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Restoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01978602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAL003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>