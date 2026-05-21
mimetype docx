--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1140,51 +1140,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1299,2179 +1299,2369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conception à l’institutionnalisation d’un dispositif de promotion de la santé en milieu scolaire : vers un modèle autonome et pérenne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+                <w:t xml:space="preserve">Éducation à la santé par les pairs au collège : études de cas en Bourgogne-Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Doridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le CNAM, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490890v1</w:t>
+                <w:t xml:space="preserve">hal-05621194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la conception à l’institutionnalisation d’un dispositif de promotion de la santé en milieu scolaire : vers un modèle autonome et pérenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Prigent</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490870v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium &amp;quot;Capitalisations dans le cadre d’un dispositif de déploiement des Écoles promotrices de santé : ALLIANCE, leviers pour une pérennisation et transférabilité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+                <w:t xml:space="preserve">Comment les ressources expérientielles des formateurs d’enseignants orientent les pratiques de formation en matière de compétences psychosociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles, Édition 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le CNAM, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490893v1</w:t>
+                <w:t xml:space="preserve">hal-05621209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
+                <w:t xml:space="preserve">Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré dans le cadre du dispositif ALLIANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490859v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation CPS à l’Education nationale (1er et 2nd degrés). Transfert d’expertise sur les compétences psychosociales (CPS) sur la base des référentiels opérationnels, tome 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium &amp;quot;Capitalisations dans le cadre d’un dispositif de déploiement des Écoles promotrices de santé : ALLIANCE, leviers pour une pérennisation et transférabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exemples de stratégies de formation et de déploiement de l'expertise sur les CPS en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Santé publique France, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506158v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Promoting school: Influence of collective work on the quality of implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
+                <w:t xml:space="preserve">Perspectives du point de vue des comportements de santé des élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Colloque international francophone d'UNIRéS : "Vivre en santé dans et hors l'Ecole tout au long de sa vie : quels enjeux de Promotion et d’éducation à la santé au 21e siècle ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIRéS, Jan 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068937v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire ALLIANCE avec les territoires pour améliorer la santé des jeunes</w:t>
+                <w:t xml:space="preserve">Formation CPS à l’Education nationale (1er et 2nd degrés). Transfert d’expertise sur les compétences psychosociales (CPS) sur la base des référentiels opérationnels, tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ONAPS 2024 : Bouge ta commune et ses acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONAPS; PRNSSBE, Nov 2024, [En ligne], France</w:t>
+              <w:t xml:space="preserve">Exemples de stratégies de formation et de déploiement de l'expertise sur les CPS en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santé publique France, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796761v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue des comportements de santé d’élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health Promoting school: Influence of collective work on the quality of implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Genton</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUHPE, May 2025, Abu Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344425v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium Implanter et soutenir les démarches d’école promotrice de santé – perspectives multiples dans le cadre du dispositif Alliance</w:t>
+                <w:t xml:space="preserve">Faire ALLIANCE avec les territoires pour améliorer la santé des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inès Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque ONAPS 2024 : Bouge ta commune et ses acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONAPS; PRNSSBE, Nov 2024, [En ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344159v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du contexte et des éléments de transférabilité du projet ALLIANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue des comportements de santé d’élèves de 8 à 11 ans dans le cadre du dispositif ALLIANCE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344504v1</w:t>
+                <w:t xml:space="preserve">hal-04344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALLIANCE : Développer les environnements promoteurs de santé autour des enfants de 3 à 11 ans</w:t>
+                <w:t xml:space="preserve">Symposium Implanter et soutenir les démarches d’école promotrice de santé – perspectives multiples dans le cadre du dispositif Alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Giron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inès Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cury</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inauguration officielle du 2nd mandat de la chaire UNESCO Éducations &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270193v1</w:t>
+                <w:t xml:space="preserve">hal-04344159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de la validation des outils d’évaluation dans le cadre du dispositif Alliance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Analyse du contexte et des éléments de transférabilité du projet ALLIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344234v1</w:t>
+                <w:t xml:space="preserve">hal-04344504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-création d’un outil d’accompagnement à la labeliisation EPSA, retour sur une expérimentation dans une académie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de la validation des outils d’évaluation dans le cadre du dispositif Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344587v1</w:t>
+                <w:t xml:space="preserve">hal-04344234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré</w:t>
+                <w:t xml:space="preserve">ALLIANCE : Développer les environnements promoteurs de santé autour des enfants de 3 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Inauguration officielle du 2nd mandat de la chaire UNESCO Éducations &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344304v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’une tâche représentée en matière de santé et de citoyenneté des élèves chez des étudiants-futurs enseignants dans les parcours de formation initiale en ESPé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-création d’un outil d’accompagnement à la labeliisation EPSA, retour sur une expérimentation dans une académie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Jourdan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Restoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895869v1</w:t>
+                <w:t xml:space="preserve">hal-04344587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implanter et soutenir les démarches d’école promotrice de santé : Perspectives du point de vue de l’analyse de l’activité des enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Colloque INCA "Promotion de la santé en milieu scolaire : actualité de la recherche et de l’innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCA, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895838v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation des enseignants en promotion de la santé : vers une cartographie du développement professionnel en formation initiale</w:t>
+                <w:t xml:space="preserve">Élaboration d’une tâche représentée en matière de santé et de citoyenneté des élèves chez des étudiants-futurs enseignants dans les parcours de formation initiale en ESPé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone : éduquer et former au monde de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Éducation à la santé et citoyenneté : quelles préventions, quelles solidarités ? 7ème colloque international d’UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895735v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la mise en oeuvre des éducations transversales</w:t>
+                <w:t xml:space="preserve">Développement professionnel des enseignants débutants et parcours de formation initiale : processus d'élaboration de tâche comprise en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.205-218</w:t>
+              <w:t xml:space="preserve">7e Colloque international du RIFEFF : Impact des recherches sur les pratiques et les politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080046v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation des enseignants en promotion de la santé : vers une cartographie du développement professionnel en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international francophone : éduquer et former au monde de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la mise en oeuvre des éducations transversales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducations, santé et mutations sociales : nouveaux enjeux, nouveaux défis ?, 5ème colloque international d'UNIRéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.205-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bien-être et évaluation au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3676,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international d'UNIRéS : Education et santé : quelles altérités ? Recherches, pratiques et formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3540,176 +3730,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance pour la santé : Dispositif de déploiement des Écoles Promotrices de Santé. Résultats clés et perspectives de transférabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2025 de la Société Française de Santé publique "Santé mentale publique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher Engagement in Health Education: An analysis in the context of Health Promoting Schools - Alliance project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3718,123 +3908,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riera-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Public Health Conference 2025 "Investing for sustainable health and well-being"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Promoting School in France Alliance project: a moderated mediation model by socio emotional learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3893,113 +4083,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IUHPE world conference on health education "Settings for planetary health &amp; well-being"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Abu Dabi, United Arab Emirates. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping Health-Promoting School in Alliance project: Mediation effects of life skills on health behaviours for French pupils aged 8-11 years old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Doridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,73 +4208,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024: Sailing the waves of European public health: exploring a sea of innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbon, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor’s influencing primary teacher practices in health education, life skills, health literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4143,73 +4333,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Public Health Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How early childhood services address health inequalities and child wellbeing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4268,73 +4458,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference, Building bridges for solidarity and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de formation initiale en éducation à la santé et développement professionnel des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4376,51 +4566,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Printemps de la Recherche en Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4430,51 +4620,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnel promoteur de santé : des déterminants des pratiques à des perspectives en termes de professionnalisation en promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4484,96 +4674,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Jourdan; Carole Faucher; Valérie Ivassenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé aujourd’hui. Pratiques sociales et partages de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-184, 2025, Logiques sociales, 978-2-336-56208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et santé à l'école : Analyse de l'activité enseignante et perspectives en matière de formation initiale et continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4619,87 +4809,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Jourdan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoles et crises sanitaires - Protéger, prévenir, éduquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GHE Editions, pp.158-167, 2020, 978-2-9574140-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes &amp;quot;avec&amp;quot; ou &amp;quot;sans&amp;quot; notes : des perceptions d'élèves révélatrices des pratiques éducatives nécessitant une collaboration dans l'équipe enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,180 +4908,180 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Descarpentries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la santé entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.135-149, 2020, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurality of knowledge to meet the challenges of tomorrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mebtoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistic Futures of Learning: Perspectives from UNESCO Chairs and UNITWIN Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4901,114 +5091,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de formation initiale en éducation à la santé et développement professionnel des enseignants débutants : études transversales et suivi longitudinal d’une cohorte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Clermont Auvergne [2017-2020], 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017CLFAL003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01978602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5155,51 +5345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Restoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01978602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAL003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05433591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Desmoriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251320649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goutte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Restoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04764896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Coudert-Chevreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1815" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04222369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11855" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04276207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jourdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1416" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biss&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.155" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riera-Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doridant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prigent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04796761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344159v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sartori" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Giron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04344304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05344511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361652v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05068960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04786951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05336804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03790229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lamarre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mebtoul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01978602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAL003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>