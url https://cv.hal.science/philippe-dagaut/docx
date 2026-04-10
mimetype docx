--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.177083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PHILIPPE DAGAUT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4825-3288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030947596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1709-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher unique identifier(s): </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1709-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION2000 Accreditation Diploma to Supervise Research (Habilitation, HDR), University of Orléans1986 Ph.D. in Physical Chemistry, University Pierre & Marie Curie, Paris, France1984 Master Degree in Physical Chemistry, University Pierre & Marie Curie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT POSITIONResearch Director, Group leader, CNRS/ICAREDirector of the Excellence Centre CAPRYSSES (Labex), Orléans, France until 12/2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PREVIOUS POSITIONS11/2016-12/2022 Director of ICARE, Orléans, France2003–2006 Vice-Director of CNRS/LCSR, Group leader, CNRS, Orléans, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1988–2002 Chargé de Recherche at CNRS, Orléans, France1987–1988 Guest Researcher at the National Bureau of Standards (now NIST), Gaithersburg, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FELLOWSHIPS AND AWARDS2023, The International Prize for distinguished contributions to the international and Japanese combustion research community from the Combustion Society of Japan.2018, Fellow of the Combustion Institute for Exceptional experimental and kinetic modeling contributions to combustion chemistry. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.combustioninstitute.org/resources/awards/fellows-of-the-combustion-institute/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2018, ASME Turbo Expo Technical Conference Committee's Best Paper Award pour « Emission of carbonyl and polyaromatic hydrocarbon pollutants from the combustion of liquid fuels: Impact of biofuel blending ». P. Dagaut, Y. Bedjanian, G. Dayma, F. Foucher, B. Grosselin, M. Romanias, R. Shahla.2017, The International Centre for Heat and Mass Transfer’s Hartnett-Irvine Award, for best paper &amp;quot;More insight into cyclohexanone oxidation: jet-stirred reactor experiments and kinetic modeling&amp;quot; by S. Thion, Z. Serinyel, G. Dayma, P. Dagaut presented at the symposium, MCS 2017. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ichmt.org/p/hartnett-irvine-award</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2016 A. Egerton Gold Medal, the Combustion Institute2016 CNRS Silver Medal2013-2016 Guest Professor, University of Science and Technology of China, Hefei, Anhui, China2011-2016 European Research Council Advanced Grant ‘2G-CSafe’1987 Prize Paul Laffitte “for best Ph.D. in Combustion”, the Combustion Institute French Section.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furans Formation and Atmospheric Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formation of PAHs from the Oxidation of Ethylene in a JSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunsuke Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Oxidation of 2,5-Dimethylfuran in a Jet-Stirred Reactor at 1 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Combustion Technologies for a Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Superior Técnico Lisboa, May 2025, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the low-temperature oxidation mechanism of n-hexanol through the detection and identification of C6 elusive intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Dececco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A W Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lawrence berkeley national laborary, Jun 2025, Tahoe City, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formation of HOMs during the Oxidation of Ethers and Alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kinetics of 2,5-DMF Oxidation: Experiments and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the oxidation of 1-methyl-1-cyclohexene, 3-methyl-1cyclohexene, and 4-methyl-1-cyclohexene in a continuously-stirred tank reactor at elevated pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Asia-Pacific Conference on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, May 2025, Singapore (SG), Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature oxidation of neo-pentanal – Detailed speciation and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lawrence berkeley national laboratory, Jun 2025, Tahoe City, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinetic Study of High-Temperature Oxidation of Neopentane in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurlan Amirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Apr 2025, Edinbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of highly oxidized products from cool flames in a continuously-stirred tank reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2025 : International Conference on Measurements of Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international measurement confederation, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combustion of terpenes biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFUB-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENERTEC, Apr 2024, Algrave, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Biofuels Cool Flame Products: Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinetics of oxidation of n-butane at high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, May 2024, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic study of tetrahydropyran high-pressure oxidation in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-carbon combustion - 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Apr 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effect of NO and NO2 on the oxidation of a mixture of primary reference fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the combustion of terpene biofuels with the help of high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for simple surrogates to represent terpenes biofuels in combustion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Biofuels and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2024, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the reaction networks of acetaldehyde oxide and glyoxal oxide Criegee intermediates in the ozone-assisted oxidation reaction of crotonaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec De cecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nath-Eddy Moddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinetics of oxidation of ammonia and interactions with nitric oxide and sulfur dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on science and technology supporting energy conversion towards carbon neutrality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University, Université d'Orléans, Jul 2024, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balloon-borne sample analysis of organic compounds present across atmospheric layers ranging from the troposphere to lower stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Geophysical Union (AGU), Dec 2023, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/essoar.170542051.17484630/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Combustion of Terpenes Biofuels and Pollutants Characterization Through High-Resolution Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Mechanical Engineering, Jun 2024, London, France. pp.121549, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2024-121549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formation of Aromatics From Cyclic Hydrocarbon Fuels Under Cool Flame Conditions: From Methylcyclohexene to Terpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high pressure jet-stirred reactor study of di-iso-pentyl ether and detailed kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th U. S. National Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of the Complex Oxidation Processes Occurring in Cool Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 61st Japanese Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Society of Japan, Nov 2023, Akita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory studies of the combustion of terpenes biofuels and pollutants characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biofuels and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cool flame oxidation of terpenes and surrogates: detection of highly oxygenated, polyunsaturated, and aromatic products using very high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Flame Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Science Academy, Oct 2023, Novosibirsk (Russia), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Autoxidation of Limonene under Cool Flame Conditions: Formation of Oxygenated and Aromatic Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asia-Pacific Conference on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, May 2023, Kaohsiung, Taiwan, R.O.C., Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Fenchone, a High-Energy Density Fuel-Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boualem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Jan 2023, Luxor, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balloon-borne sample analysis of organic compounds present across atmospheric layers ranging from the troposphereto lower stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wienhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04652819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMAL BUTANE OXIDATION: MEASUREMENTS OF AUTOXIDATION PRODUCTS IN A JET-STIRRED REACTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Jan 2023, Louxor, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON AMMONIA KINETICS OF OXIDATION UNDER HIGHLY TURBULENT CONDITIONS AND IMPACT OF NITRIC OXIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Orléans, Jul 2023, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Complex Oxidation Processes Occurring Under Cool Flame Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Flow Dynamics (ICFD2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Flow Dynamics, Nov 2023, Sendai (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of n-pentane low temperature oxidation. Detection of hydroperoxides, ketohydroperoxides and highly oxygenated molecules using high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2022, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed high-pressure oxidation study of di-isopropyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Jul 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE AUTOXIDATION OF TERPENES: DETECTION OF OXYGENATED AND AROMATIC PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Combustion Technologies for a Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the oxidation of 1,3-dioxolane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of pentan-2-ol – Part II: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Diluent Influence (N2, He, Ar) On Stable Premixed Methane Flame in a Quartz Micro Flow Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ICDERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL AND KINETIC MODELLING STUDY OF THE OXIDATION OF CYCLOPENTANE AND METHYLCYCLOPENTANE AT ATMOSPHERIC PRESSURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JET-STIRRED REACTOR STUDY OF THE OXIDATION AND PYROLYSIS OF DI-N-PROPYL-ETHER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New targets for laminar flame speed determination and kinetic schemes assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Bariki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Int. Workshop on Laminar Burning Velocity (LBV2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE KINETICS OF AMMONIA OXIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUTUAL SENSITIZATION OF THE OXIDATION NO AND AMMONIA: EXPERIMENTAL AND KINETIC MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jun 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modelling study of the oxidation of cyclopentanol at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Synthetic Jet Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Conference on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jul 2019, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HIGH PRESSURE OXIDATION STUDY OF DI-n-PROPYL ETHER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental and Modelling Study of the Oxidation of Cyclopentanol at High Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of aldehydes, ketones, and polyaromatic hydrocarbons pollutants from the combustion of liquid fuels blended with bio and synthetic fuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">256th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Aug 2018, boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et simulation de l'oxydation du 3-pentanol à haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical kinetic study of the oxidation of C5H10O2 esters isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSC, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2018-75136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing combustion chemistry using devices ranging from reactors to internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China National Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute Chinese Section, Sep 2018, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative high-pressure jet-stirred reactor study on the oxidation of pentanol isomers: 1-, 2- and 3- pentanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Le Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSC, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Insight Into Methyl-3-Hexenoate Combustion Kinetics: Low-Pressure Premixed Flame Structure, High-Pressure Ignition Delay Time Measurements and Mechanism Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Le Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modelling study of the oxidation of 3-pentanol at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Symposium (Int'l) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver - 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into oxygenated biofuels oxidation: Experimental and kinetic modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFD2018 (5th International Conference on Flow Dynamics) and ICCEU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University, Nov 2018, sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of propyl acetate oxidation: experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with controlled temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Combustion of Synthetic Jet Fuels: Naphtenic Cut and Blend With a GtL Jet Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. pp.V003T03A002, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2016-56086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone applied to the homogeneous charge compression ignition engine to control alcohol fuels combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ISAF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blending Conventional Fuels with renewable Fuels on Emission of pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Clean Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combustion of Synthetic Jet Fuels (Gas to Liquid and Coal to Liquid) and Multi-Component Surrogates: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montreal, Canada. pp.V003T03A001, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2015-42004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of a 100% Gas-to-Liquid Synthetic Jet Fuel and a Mixture GTL/1-Hexanol in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany. pp.V03AT03A002, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2014-25077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGINE PERFOMANCE AND EMISSIONS OF VALERIC BIOFUELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Additives on Combustion Characteristics of a Natural Gas Fueled HCCI Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2014-01-2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion in Micro-Channels with a Controlled Temperature Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting: French and Italian Sections-IFRF and The Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4405/profic2014.A10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du potentiel de biocarburants valériques dans un moteur à allumage commandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine performance and emissions of valeric fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HCCI Control by Ozone Seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Capri, Italy. pp.2013-24-0049, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-24-0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Performances and Emissions of Second-Generation Biofuels in Spark Ignition Engines: The Case of Methyl and Ethyl Valerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Capri, Italy. pp.2013-24-0098, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-24-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar burning velocities of hydrogen-air flames with pressure variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Taipei, Taiwan. Taipei</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Study for Accurate Measurements of Laminar Burning Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beeckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Egolfopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Combustion Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Jet Fuel Combustion: Experimental and Kinetic Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 Turbo Expo: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vancouver, Canada. pp.227-235, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2011-45234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water Vapor on the Kinetics of Combustion of Hydrogen and Natural Gas: Experimental and Detailed Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2008: Power for Land, Sea, and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.319-328, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2008-50272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between LIF Measurements and Modeling Predictions of OH-HCHO During HCCI Mode Combustion Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Engines for Automobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Capri, Italy. SAE Technical Paper 2007-24-0019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2007-24-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Gas Turbine Liquid Fuels Combustion: Jet-A1 and Bio-Kerosene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gaïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montreal, Canada. pp.93-101, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Natural Gas, Natural Gas/Syngas Mixtures Oxidation and Effect of Burnt Gas Recirculation: Experimental and Detailed Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montreal, Canada. pp.387-395, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Kerosene Combustion Over Extended Conditions: Experimental and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2006: Power for Land, Sea, and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2006-90015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (232)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-Opening Competes with Peroxidation in Fenchone Low-Temperature Autoignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Vassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Honorien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (13), pp.3113-3131. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Low-Temperature Oxidation Mechanism of n-Hexanol through the Detection and Identification of C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Elusive Intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec C Dececco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren W Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (25), pp.12184-12196. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool flame of methylcyclohexene isomers in a JSR: Formation of aromatic and polyunsaturated hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.133644. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the reaction networks of acetaldehyde oxide and glyoxal oxide Criegee intermediates in the ozone-assisted oxidation reaction of crotonaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec C Dececco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan R Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arden M Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren W Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.22319. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp01942c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “A comprehensive experimental and modeling study of n-propylcyclohexane oxidation” [Combust. Flame 238 (2022) 111944]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruozhou Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Jen Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aljohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 266, pp.113521. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Flame of Methylcyclohexene Isomers in a Jet-Stirred Reactor: Orbitrap Characterization of Highly Oxidized Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (21), pp.20777-20790. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c03753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration on the combustion chemistry of p-xylene: A comprehensive study over wide conditions and comparison among C8H10 isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.113377. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of butane-2,3-dione at high pressure: Implications for ketene chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehua Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 270, pp.113753. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the autoxidation of terpenes: Detection of oxygenated and aromatic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358 (Part B), pp.130306. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and Atmospheric Chemistry of Furanoids from Biomass Burning: Insights from Laboratory to Atmospheric Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Coggon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (5), pp.857-899. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed high-pressure oxidation study of n-pentanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105254. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic study of tetrahydropyran high-pressure oxidation in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.113642. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Rapid balloon Experiments for sudden Aerosol injection in the Stratosphere (REAS) by volcanic eruptions and wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.E105-E120. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0086.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with controlled temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (7), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2018.1451994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal butane oxidation: Measurements of autoxidation products in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.128865. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first balloon-borne sample analysis of atmospheric carbonaceous components reveals new insights into formation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, pp.138421. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Lokachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.112301. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of low-temperature oxidation of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingzhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qimei Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.112813. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring low-temperature oxidation chemistry of 2- and 3-pentanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqing Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanxiong Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handong Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 257, pp.112561. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed high-pressure oxidation study of di-isopropyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.561-569. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the photodissociation fingerprint and quantifying the determination of organic hydroperoxides in gas-phase autoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qimei Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingzhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunrui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (10), pp.e2220131120. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2220131120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of fenchone, a high-energy density fuel-additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boualem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.129183. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of highly oxidized pollutants by autoxidation of terpenes under low-temperature-combustion conditions: the case of limonene and α -pinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (10), pp.5715-5733. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-5715-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Lokachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Etz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina M Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonah Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 251, pp.112547. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of n-pentane oxidation at 10 atm, Detection of complex low-temperature products by Q-Exactive Orbitrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.111723. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasoline surrogate oxidation in a motored engine, a JSR, and an RCM: Characterization of cool-flame products by high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.3893-3908. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Oxidation of di-n-Butyl Ether in a Motored Homogeneous Charge Compression Ignition (HCCI) Engine: Comparison of Characteristic Products with RCM and JSR Speciation by Orbitrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (11), pp.5885-5896. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and modeling study of npropylcyclohexane oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruozhou Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Jen Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aljohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.111944. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting low temperature oxidation chemistry of n-heptane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gani Issayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiye Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.112177. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Organic Acids and Carbonyl Compounds in n ‐Butane Oxidation via γ‐Ketohydroperoxide Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkke Eskola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Rotavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lockyear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (42), pp.9168. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202209168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Autoxidation of Terpenes at Elevated Temperature Using High-Resolution Mass Spectrometry: Formation of Ketohydroperoxides and Highly Oxidized Products from Limonene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (48), pp.9087-9096. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of diethyl ether: Extensive characterization of products formed at low temperature using high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Glasziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.340-350. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of di-n-propyl ether: Characterization of low-temperature products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of C 5 esters: Influence of the position of the ester function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (10), pp.1124-1132. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of n-heptane low-temperature oxidation products including keto-hydroperoxides and highly oxygenated organic molecules (HOMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of pentan-2-ol – Part I: Theoretical investigation on the decomposition and isomerization reactions of pentan-2-ol radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong-Wen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.6753-6761. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of pentan-2-ol -Part II: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.833-841. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring pyrolysis and oxidation chemistry of o-xylene at various pressures with special concerns on PAH formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuzhong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.2449-2457. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature oxidation of a gasoline surrogate: Experimental investigation in JSR and RCM using high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the similarities and differences between the products of oxidation of hydrocarbons under simulated atmospheric conditions and cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.7845-7862. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-7845-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the oxidation of 1,3-dioxolane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kéromnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoîte Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pyrolysis study on C4–C8 symmetric ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Glasziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of n-hexane oxidation. Detection of complex low-temperature products using high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233, pp.111581. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the implications of nitromethane – NO chemistry interactions for combustion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Prasad Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.119861. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of tetrahydrofuran low-temperature oxidation products including ketohydroperoxides and highly oxygenated molecules (HOMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.7242-7252. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Comprehensive Characterization of the Low-Temperature Autoxidation of Di-n-Butyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (23), pp.7174. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26237174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Aromatic Compounds (PAC) in Soot from Premixed Flames of Kerosene, Paraffinic Synthetic Kerosene, and Kerosene-Synthetic Biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréa Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (14), pp.11427-11444. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c00422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an optically accessible apparatus to characterize the evolution of spherically expanding flames under constant volume conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Bariki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of di-n-butyl ether: Experimental characterization of low-temperature products in JSR and RCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modelling study of the oxidation of cyclopentane and methylcyclopentane at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (12), pp.943-956. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl-3-Hexenoate Combustion Chemistry: Experimental Study and Numerical Kinetic Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya E Gerasimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A Knyazkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana A Bolshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G Shmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg P Korobeinichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.170-180. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool flame chemistry of diesel surrogate compounds: n-decane, 2-methylnonane, 2,7-dimethyloctane, and n-butylcyclohexane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren W Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia M Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 219, pp.384-392. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high pressure oxidation study of di-n-propyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.116554. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gasoline oxidation chemistry in jet stirred reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.1282-1292. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2018.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-assisted combustion of hydrogen: A comparison with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (26), pp.13953-13963. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.03.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of oxidation of levulinic biofuels in a jet-stirred reactor: Methyl levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of butane-2,3‑dione from low to high pressures: Implications for methyl-related growth chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuangchuang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric impact of the reaction of N2O with NO3: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 731, pp.136605. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2019.136605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into propanal oxidation at low temperatures: An experimental and kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuangchuang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study of the oxidation of 3-pentanol at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoîte Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver – 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.555-564. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Oxidation of Ammonia and Mutual Sensitization of the Oxidation No and Ammonia: Experimental and Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2019.1678380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature chemistry triggered by probe cooling in a low-pressure premixed flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 204, pp.260-267. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species measurements of the particulate matter reducing additive tri–propylene glycol monomethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultan Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.1257-1264. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of combustion in microchannels with controlled temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.100034. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesx.2019.100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of propyl acetate oxidation: Experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.429-436. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.031028. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4040712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the negative temperature coefficient behavior of acetaldehyde based on detailed intermediate measurements in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling studies of a biofuel surrogate compound: laminar burning velocities and jet-stirred reactor measurements of anisole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elna J.K. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.325-336. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n-Heptane cool flame chemistry: Unraveling intermediate species measured in a stirred reactor and motored engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Sioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187, pp.199-216. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More insight into cyclohexanone oxidation: Jet-stirred reactor experiments and kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220, pp.908-915. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the oxidation chemistry of dimethoxymethane: Jet-stirred reactor experiments and kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.491-501. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental chemical kinetic study of the oxidation of diethyl ether in a jet-stirred reactor and comprehensive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.453-462. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-stirred reactor oxidation of alkane-rich FACE gasoline fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.517-524. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modelling study of n-pentane oxidation in two jet-stirred reactors: The importance of pressure-dependent kinetics and new reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.441 - 448. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic study of the oxidation of dibutyl-ether in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 185, pp.4-15. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of Cyclopentanone Oxidation in a Jet-Stirred Reactor at 1 and 10 atm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.2144-2155. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burning velocities and jet-stirred reactor oxidation of diethyl carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thimothée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.553 - 560. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study in a jet-stirred reactor and a comprehensive kinetic mechanism for the oxidation of methyl ethyl ketone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.459-467. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating reactivity regimes in cyclopentane oxidation: Jet stirred reactor experiments, computational chemistry, and kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Al Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.469-477. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Two Branched Aldehydes in a Jet-Stirred Reactor: 2-Methylbutanal and 3-Methylbutanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.3206-3218. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b03053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of synthetic jet fuels: Naphthenic cut and blend with a gas-to-liquid (GtL) jet fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.433-440. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure and chemical mechanisms of highly oxygenated intermediates in oxidation of organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah y Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (50), pp.13102-13107. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1707564114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantities of Interest in Jet Stirred Reactor Oxidation of a High-Octane Gasoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.5543-5553. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b03193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the low-temperature oxidation of 2-methylhexane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah y Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.373-382. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of n -propylbenzene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186, pp.178-192. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chemical Kinetic Investigation on Butyl Formate Oxidation: Ab Initio Calculations and Experiments in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milán Szőri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (6), pp.6194-6205. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b00686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion in micro-channels with a controlled temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.79 - 86. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Kinetic Modeling of the Oxidation of Synthetic Jet Fuels and Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (11-12), pp.1705-1718. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2016.1212543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional chain-branching pathways in the low-temperature oxidation of branched alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijai Shankar Bhavani Shankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.386-396. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Franzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, 19 p. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating flames in micro-combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 167, pp.392 - 394. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of ethylbenzene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pengloan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casmir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.255-265. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed chemical kinetic modeling, ignition delay time and jet-stirred reactor study of methanol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultan Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinead Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alexander Heufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.125-136. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the Keto-Hydroperoxide (HOOCH 2 OCHO) and Other Elusive Intermediates during Low-Temperature Oxidation of Dimethyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijai Shankar Bhavani Shankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (40), pp.7890-7901. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b06634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Method for Fuels in Homogeneous Charge Compression Ignition Engines: Application to Valeric Biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.607 - 614. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study of n -octanol combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasar Uygun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Pitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the pyrolysis and oxidation of toluene over a wide range conditions. I. Flow reactor pyrolysis and jet stirred reactor oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuzhong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (1), pp.3-21. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-butene and cis-2-butene in a jet-stirred reactor and a combustion vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.1107-1118. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef502732c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone applied to the homogeneous charge compression ignition engine to control alcohol fuels combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.566-580. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of oxidation of cyclohexanone in a jet-stirred reactor: Experimental and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.507-514. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of HO2 and other products of dimethyl ether oxidation (H2O2, H2O, and CH2O) in a jet-stirred reactor at elevated temperatures by low-pressure sampling and continuous-wave cavity ring-down spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Linh Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaitanya Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 158, pp.248-252. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Kinetic Study for the Unimolecular Decomposition of Cyclopentanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (7), pp.439-446. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an Ozone Generator to Control the Homogeneous Charge Compression Ignition Combustion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.SAE 2015-24-2456. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2015-24-2456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Photochemical Reactivity of Soot Particles Derived from Biofuels Toward NO 2 . A Kinetic and Product Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (10), pp.2006-2015. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511468t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study of n -hexane oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Banyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (11), pp.4194-4207. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of iso -octane combustion in a homogeneous charge compression ignition engine seeded by ozone, nitric oxide and nitrogen dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.3125-3132. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of a 100% Gas-to-Liquid Synthetic Jet Fuel and a Mixture GtL/1-Hexanol in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (1), pp.011503. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4028259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar burning velocities of premixed nitromethane/air flames: an experimental and kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brequigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of styrene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuzhong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (5), pp.1868-1883. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Quantification of Aromatic Hydrocarbons Adsorbed on Soot from Premixed Flames of Kerosene, Synthetic Kerosene, and Kerosene–Synthetic Biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karafas Emmanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.6556-6564. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b00962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of trans-2-butene oxidation in a jet-stirred reactor and a combustion bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Kinetic Study for the Unimolecular Decomposition Pathways of Cyclohexanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (28), pp.7138-7144. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp506227w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Identification of the Keto-Hydroperoxide (HOOCH 2 OCHO) and Other Intermediates during Low-Temperature Oxidation of Dimethyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnas Lucassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (28), pp.7361-7374. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical kinetic study for methyl levulinate: oxidation by OH and CH 3 radicals and further unimolecular decomposition pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szőri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (36), pp.23384-23391. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp04194e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the pyrolysis and oxidation of toluene over a wide range conditions. II. A comprehensive kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuzhong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (1), pp.22-40. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study of diethyl carbonate oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Polo Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (4), pp.1395-1405. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Stoichiometric Combustion in HCCI Engines: Effect of Ozone Seeding and Dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinazzi Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SAE 2015-24-2450, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2015-24-2450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of trans-methyl-3-hexenoate oxidation in JSR and the role of CC double bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.818-825. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a Gas-to-Liquid–Based Alternative Jet Fuel: Experimental and Detailed Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (10-11), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2014.934564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of Pyrene on Al 2 O 3 Surfaces: A Detailed Kinetic and Product Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (34), pp.7007-7016. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504725z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to trial and error methodology in solid phase extraction: an original automated solid phase extraction procedure for analysing PAHs and PAH-derivatives in soot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (63), pp.33636-33644. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra03214d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics modeling of n-nonane oxidation in oxygen/argon using excited-state species time histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Rotavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (5), pp.1146-1163. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and detailed kinetic model for the oxidation of a Gas to Liquid (GtL) jet fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.835-847. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulations using the TDAC method to model iso-octane combustion for a large range of ozone seeding and temperature conditions in a single cylinder HCCI engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.179-184. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2014.07.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the peculiar behavior of laminar burning velocities of hydrogen–air flames according to pressure and equivalence ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (9), pp.2235-2241. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Oxidation of N -Tetradecane in a Jet-Stirred Reactor (JSR) and Detailed Chemical Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mze-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (4-5), pp.594-606. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2014.883256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive combustion chemistry study of 2,5-dimethylhexane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamour Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Heufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (6), pp.1444-1459. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion and Emissions Characteristics of Valeric Biofuels in a Compression Ignition Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innovative Technologies on Combustion of Biofuels in Engines: Issues and Challenges, 140 (3), pp.A4014013. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)EY.1943-7897.0000161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Measurements of HO 2 and Other Products of n -Butane Oxidation (H 2 O 2 , H 2 O, CH 2 O, and C 2 H 4 ) at Elevated Temperatures by Direct Coupling of a Jet-Stirred Reactor with Sampling Nozzle and Cavity Ring-Down Spectroscopy (cw-CRDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Linh Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaithanya Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (47), pp.16689 - 16694. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja510719k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study of 2-methyl-1-butanol oxidation in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (12), pp.3003-3013. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of nitric oxide effect on the ignition of iso-octane in a single cylinder HCCI engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Luchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (8), pp.1476-1483. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Charge Compression Ignition Combustion of Primary Reference Fuels Influenced by Ozone Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (9), pp.5495-5505. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef401009x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Tetralin Oxidation and Kinetic Modeling of Its Pyrolysis and Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Frassoldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Faravelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.1576-1585. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef4001456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ozone on the combustion of n-heptane in a HCCI Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.3005-3012. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-stirred reactor and flame studies of propanal oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Veloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and modeling study of iso-pentanol combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (12), pp.2712-2728. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral Oxides Change the Atmospheric Reactivity of Soot: NO 2 Uptake under Dark and UV Irradiation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (48), pp.12897-12911. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp407914f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of n- and iso-butanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Veloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (9), pp.1609-1626. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and semi-detailed kinetic modeling study of decalin oxidation and pyrolysis over a wide range of conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frassoldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faravelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and detailed chemical kinetic modelling study of 2,5-dimethylfuran pyrolysis and oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran P. Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Simmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainne Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (11), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of a Reformulated Jet Fuel (1-Hexanol/Jet A-1) in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mze-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (7-8), pp.1039-1050. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2012.663994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and detailed kinetic modeling study of ethyl pentanoate (ethyl valerate) oxidation in a JSR and laminar burning velocities in a spherical combustion chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (8), pp.4735-4748. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef300581q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of F-T/Biodiesel/Bioethanol Surrogate Fuel Oxidation in Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. May-Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pidol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anderlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (7-8), pp.901-915. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2012.663982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a Coal-to-Liquid Synthetic Jet Fuel: Experimental and Chemical Kinetic Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (10), pp.6070-6079. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef3009585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar burning velocities of C4 to C7 ethyl esters in a spherical combustion chamber: Experiment and detailed kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (11), pp.6669-6677. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef301254q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoignition of surrogate biodiesel fuel (B30) at high pressures: Experimental and modeling kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Patricia Ramirez Lancheros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Rincón Cancino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (3), pp.996-1008. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation Kinetics of Mixtures of Iso-Octane with Ethanol or Butanol in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (7-8), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2012.663993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Kinetic Modeling Study of 3-Methylheptane in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (8), pp.4680-4689. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef300852w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation Kinetics of n -Undecane and n -Dodecane in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (7), pp.4253-4268. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef300588j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidation of n-butylbenzene: Experimental study in a JSR at 10atm and detailed chemical kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of the Oxidation of 1-Propanol in a Pressurized Jet-Stirred Reactor (JSR) and a Combustion Bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.2013-2021. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef2003552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-ignition and combustion characteristics in HCCI and JSR using 1 butanol/n-heptane and ethanol/n-heptane blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerawat Saisirirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (Issue 2), pp 3007-3014. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically derived diesel fuel and NO formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (12), pp.2302-2313. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling of methyl octanoate oxidation in an opposed-flow diffusion flame and a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.1037-1043. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Propanol Oxidation in a Pressurized Jet-Stirred Reactor (JSR) and Combustion Bomb: Experimental and Detailed Kinetic Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.676-683. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101485q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-High Performance Liquid Chromatography Mechanism Explained by Polarization of Stationary Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem-Bio Informatics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.62-79. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5618/chem.2011.v1.n1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of ethanol combustion and oxidation in laminar premixed flames and in jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vandooren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (4), pp.705-725. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soot formation on shape of a nonpremixed laminar flame established in a shear boundary layer in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 327, pp.012038. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/327/1/012038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of commercial and surrogate bio-Diesel fuels (B30) in a jet-stirred reactor at elevated pressure: Experimental and modeling kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.375-382. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of n-nonane: Measurements and modeling of ignition delay times and product concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rotavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and detailed kinetic modeling study of 1-pentanol oxidation in a JSR and combustion in a bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilution on laminar Flame Speed of premixed methane/Air Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.948-954. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101482d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive chemical kinetic modeling of the oxidation of 2-methylalkanes from C7 to C20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (12), pp.2338-2357. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of Isoamyl Alcohol (Isopentanol) Oxidation in a Jet-Stirred Reactor at Elevated Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (11), pp.4986-4998. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef2012112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of the Effect of Ozone on the Combustion of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.2909-2916. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef200550m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of Commercial and Surrogate Diesel Fuels in a Jet-Stirred Reactor: Experimental and Modeling Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ramirez L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (3), pp.1668-1676. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef9015526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “An experimental and kinetic modeling study of n-butanol combustion” [Combust. Flame 156 (2009) 852–864]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (4), pp.837-838. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Ethylene and Propene in the Presence of CO 2 and H 2 O: Experimental and Detailed Kinetic Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 182 (4-6), pp.333-349. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200903462433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of a Synthetic Jet Fuel in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (9), pp.4904-4911. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef100751q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved optimization of polycyclic aromatic hydrocarbons (PAHs) mixtures resolution in reversed-phase high-performance liquid chromatography by using factorial design and response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (1-2), pp.265-274. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the kinetics of oxidation of ethanol-n-heptane mixtures in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.280-286. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ethylene and NO Addition on Fuel Oxidation Under Simulated HCCI Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piperel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 182 (4-6), pp.422-435. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200903462771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in PAHs/nitro-PAHs fractioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (12), pp.2017-2024. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0AY00484G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of 1-Hexanol Oxidation in a Pressurized Jet-Stirred Reactor and a Combustion Bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.5859-5875. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101255w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Data for the Modeling of the Thermal Decomposition of Biodiesel. 1. Saturated and Monounsaturated FAMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (11), pp.3788-3795. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp904896r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methodology for the determination of polycyclic aromatic hydrocarbons in kerosene and biokerosene soot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78, pp.1342-1349. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of 2-Butanol and Isobutanol in a Jet-Stirred Reactor: Experimental Study and Modeling Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (9), pp.5244-5256. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef1008488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Kinetic Study of the Oxidation of a Biodiesel−Bioethanol Surrogate Fuel: Methyl Octanoate−Ethanol Mixtures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. May-Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (11), pp.3896-3908. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906882h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Kinetics of Oxidation of Simple Biodiesel−Biobutanol Surrogates: Methyl Octanoate−Butanol Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (7), pp.3906-3916. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef100484q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Modeling Study of the Effect of Water Vapor on the Kinetics of Combustion of Hydrogen and Natural Gas, Impact on NO x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.725-734. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef800832q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of acetaldehyde and NO addition on the 1-octene oxidation under simulated HCCI conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piperel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.2861-2868. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Kinetics of Oxidation of Methanol−Gasoline Surrogate Mixtures (M85 Surrogate) in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (4), pp.1936-1941. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef801070q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study of n-butanol combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (4), pp.852-864. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Kinetics of Oxidation of Butanol− n- Heptane Mixtures in a Jet-stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp.3527-3535. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900261f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic study of n-butanol oxidation at elevated pressure in a jet stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Kinetic Mechanism for the Oxidation of Vegetable Oil Methyl Esters: New Evidence from Methyl Heptanoate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (9), pp.4254-4268. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900184y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of EGR compounds on the oxidation of an HCCI-diesel surrogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Anderlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piperel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.2851-2859. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A jet-stirred reactor and kinetic modeling study of ethyl propanoate oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Simmie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.250-260. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of H2/CO2 mixtures and effect of hydrogen initial concentration on the combustion of CH4 and CH4/CO2 mixtures: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.427-435. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Kinetic Study of the Oxidation of Isocetane (2,2,4,4,6,8,8-Heptamethylnonane) in a Jet-stirred Reactor: Experimental and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5), pp.2389-2395. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900089n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Natural Gas, Natural Gas/Syngas Mixtures, and Effect of Burnt Gas Recirculation: Experimental and Detailed Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (4), pp.041502. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2901181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Kinetics of Oxidation of Ethanol−Gasoline Surrogate Mixtures (E85 Surrogate) in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5), pp.3499-3505. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef800214a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling of the Oxidation of Methane and Methane/Syngas Mixtures and Effect of Carbon Dioxide Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (10-11), pp.2046-2091. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200802265929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trapping system for the recirculated gases at different locations of the exhaust gas recirculation (EGR) pipe of a homogeneous charge compression ignition (HCCI) engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piperel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (10), pp.105104. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/19/10/105104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl Tertiary Butyl Ether Ignition and Combustion Using a Shock Tube and Spherical Bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djebaïli-Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-E. Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (6), pp.3701-3708. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef8003448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Kinetic Modeling Study of the Oxidation of Methyl Hexanoate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.1469-1479. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700695j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Charge Compression Ignition: Formulation Effect of a Diesel Fuel on the Initiation and the Combustion - Potential of Olefin Impact in a Diesel Base Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Alseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (4), pp.419-432. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2008010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of 1,2-Dimethylbenzene Oxidation and Ignition: Experimental and Detailed Chemical Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gráinne Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Simmie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (10-11), pp.1748-1771. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200802258270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidation of hydrogen cyanide and related chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Glarborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alzueta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of butanol–gasoline surrogate mixtures in a jet-stirred reactor: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (15-16), pp.3313-3321. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction capacity of four major solid fuels in reburning conditions : experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3), p.274-289. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and chemical kinetic modeling study of small methyl esters oxidation: Methyl (E)-2-butenoate and methyl butanoate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.635-650. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modelling study of gasoline surrogate mixtures oxidation in jet stirred reactor and shock tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djebaïli-Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-E. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.385-391. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Oxidation of Primary Reference Fuel in the Presence of Oxygenated Octane Improvers: Ethyl Tert-Butyl Ether and Ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teppei Ogura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Koshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (6), pp.3233-3239. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700321e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Jet Fuel Combustion Over Extended Conditions: Experimental and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (2), pp.394. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2364196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of saturated and unsaturated C4 fatty acid methyl esters in an opposed flow diffusion flame and a jet stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.1015-1022. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidation of a diesel fuel at 1–10atm: Experimental study in a JSR and detailed chemical kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pengloan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.2939-2946. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCCI combustion: Effect of NO in EGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.2879-2886. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXIDATION OF m-XYLENE IN A JSR: EXPERIMENTAL STUDY AND DETAILED CHEMICAL KINETIC MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (5), pp.813-844. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200600671989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide-ranging kinetic modeling study of methyl butanoate combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.305-311. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXIDATION OF 1-METHYLNAPHTHALENE AT 1–13 ATM: EXPERIMENTAL STUDY IN A JSR AND DETAILED CHEMICAL KINETIC MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pengloan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (7), pp.1261-1285. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200601146536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO x formation pathways in lean-premixed-prevapourized combustion of fuels with carbon-to-hydrogen ratio between 0.25 and 0.88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Malte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (3), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09576509JPE288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure effects on the mutual sensitization of the oxidation of NO and CH4–C2H6 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Brezinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (31), pp.4230. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b703379f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed oil methyl ester oxidation over extended ranges of pressure, temperature, and equivalence ratio: Experimental and modeling kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayuresh Sahasrabudhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.2955-2961. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition and oxidation of 1-hexene/toluene mixtures in a shock tube and a jet-stirred reactor: Experimental and kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djebaïli-Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-E. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (9), pp.518-538. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and detailed kinetic modeling study of the high pressure oxidation of methanol sensitized by nitric oxide and nitrogen dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.411-418. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Kinetic Study of the Effect of a Biofuel Additive on Jet-A1 Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (19), pp.3992-4000. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp067525j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF AIR CONTAMINATION ON THE COMBUSTION OF HYDROGEN—EFFECT OF NO AND NO 2 ADDITION ON HYDROGEN IGNITION AND OXIDATION KINETICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 178 (10-11), pp.1999-2024. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200600793171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide interactions with hydrocarbon oxidation in a jet-stirred reactor at 10 atm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145 (3), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Sensitization of the Oxidation of Nitric Oxide and a Natural Gas Blend in a JSR at Elevated Pressure: Experimental and Detailed Kinetic Modeling Study †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (21), pp.6608-6616. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp054535w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of 1-hexene oxidation in a JSR and a shock tube: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djebaili-Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 147 (1-2), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combustion of kerosene: Experimental results and kinetic modelling using 1- to 3-component surrogate model fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ristori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (7-8), pp.944-956. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of NO-reburning in MILD combustion evidenced via chemical kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (17-18), pp.2469-2478. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ignition, oxidation, and combustion of kerosene: A review of experimental and kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1), pp.48-92. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen-enriched natural gas blend oxidation under high-pressure conditions: Experimental and detailed chemical kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (4), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2005.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detonability of simple and representative components of pyrolysis products of kerosene: pulsed detonation engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Rocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4), pp.283 - 291. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-005-0261-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporization and oxidation of liquid fuel droplets at high temperature and high pressure: Application to N-alkanes and vegetable oil methyl esters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskender Gökalp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 176 (4), pp.499 - 529. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200490276719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic thermochemistry of cyclopentadiene derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Swihart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (9), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.10145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of Furanoids Emitted by Biomass Burning: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coggon Matthew M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fatima Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkholder James B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des produits d'oxydation d'un monoterpène par spectrométrie de masse haute résolution : Formation de produits oxygénés complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP 2023, 16ème Congrès Francophone sur les Sciences Séparatives et les Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des produits d'oxydation d'un monoterpène par spectrométrie de masse haute résolution : Formation de produits oxygénés complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des produits d’oxydation d’un biocarburant par spectrométrie de masse haute résolution (Orbitrap q-Exactive®)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP 2021, 14ème Congrès Francophone sur les Sciences Séparatives et les Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketohydroperoxides and Korcek mechanism identified during the oxidation of dipropyl ether in a JSR by high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCS11 11th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tenerife, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the maximum upstream location of premixed CH4/air and CH4/O2-He flames with repetitive extinction and ignition in a quartz micro flow reactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting (ECM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly oxygenates molecules formed by oxidation of terpenes in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the influence of diluent on characteristic micro-scale combustion flame behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25682.81608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with a controlled temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14743.42407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Para-Xylene Oxidation : Experimental Results in a JSR and a Shock Tube, Comprehensive Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Symposium (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISS Princeton, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Combustion Institute Summer School, Princeton University, United States. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISS Tsinghua-Princeton, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Combustion Institute Summer School, Tsinghua University, Beijing, China. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoxidation of terpenes, a common pathway in tropospheric and low temperature combustion conditions: the case of limonene and α-pinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments for kinetic mechanism assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiziano Faravelli; Flavio Manenti; Eliseo Ranzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Chemical Engineering Mathematical Modelling of Gas-Phase Complex Reaction Systems: Pyrolysis and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445-471, 2019, 978-0-12-819579-6. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-64087-1.00008-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Class VALERATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Boot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels from Lignocellulosic Biomass: Innovations beyond Bioethanol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-527-33813-9. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527685318.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation des mécanismes cinétiques d'oxydation d'hydrocarbures, de leurs dérivés oxygénés et interactions avec les oxydes d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université d'Orléans, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04027778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation de l'oxydation de l'éthylène, du propane et du propène en réacteur auto-agité par jets gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Pierre et Marie Curie - Paris VI, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00429868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1007"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.177083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PHILIPPE DAGAUT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4825-3288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030947596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1709-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher unique identifier(s): </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-1709-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDUCATION2000 Accreditation Diploma to Supervise Research (Habilitation, HDR), University of Orléans1986 Ph.D. in Physical Chemistry, University Pierre & Marie Curie, Paris, France1984 Master Degree in Physical Chemistry, University Pierre & Marie Curie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CURRENT POSITIONResearch Director, Group leader, CNRS/ICAREDirector of the Excellence Centre CAPRYSSES (Labex), Orléans, France until 12/2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PREVIOUS POSITIONS11/2016-12/2022 Director of ICARE, Orléans, France2003–2006 Vice-Director of CNRS/LCSR, Group leader, CNRS, Orléans, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1988–2002 Chargé de Recherche at CNRS, Orléans, France1987–1988 Guest Researcher at the National Bureau of Standards (now NIST), Gaithersburg, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FELLOWSHIPS AND AWARDS2023, The International Prize for distinguished contributions to the international and Japanese combustion research community from the Combustion Society of Japan.2018, Fellow of the Combustion Institute for Exceptional experimental and kinetic modeling contributions to combustion chemistry. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.combustioninstitute.org/resources/awards/fellows-of-the-combustion-institute/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2018, ASME Turbo Expo Technical Conference Committee's Best Paper Award pour « Emission of carbonyl and polyaromatic hydrocarbon pollutants from the combustion of liquid fuels: Impact of biofuel blending ». P. Dagaut, Y. Bedjanian, G. Dayma, F. Foucher, B. Grosselin, M. Romanias, R. Shahla.2017, The International Centre for Heat and Mass Transfer’s Hartnett-Irvine Award, for best paper &amp;quot;More insight into cyclohexanone oxidation: jet-stirred reactor experiments and kinetic modeling&amp;quot; by S. Thion, Z. Serinyel, G. Dayma, P. Dagaut presented at the symposium, MCS 2017. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ichmt.org/p/hartnett-irvine-award</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2016 A. Egerton Gold Medal, the Combustion Institute2016 CNRS Silver Medal2013-2016 Guest Professor, University of Science and Technology of China, Hefei, Anhui, China2011-2016 European Research Council Advanced Grant ‘2G-CSafe’1987 Prize Paul Laffitte “for best Ph.D. in Combustion”, the Combustion Institute French Section.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (232)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-Opening Competes with Peroxidation in Fenchone Low-Temperature Autoignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Vassetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Honorien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (13), pp.3113-3131. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organics in the stratosphere: new insights from weather balloon flights conducted in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj climate and atmospheric science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41612-025-01106-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the Low-Temperature Oxidation Mechanism of n-Hexanol through the Detection and Identification of C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; Elusive Intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec C Dececco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren W Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (25), pp.12184-12196. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool flame of methylcyclohexene isomers in a JSR: Formation of aromatic and polyunsaturated hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.133644. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “A comprehensive experimental and modeling study of n-propylcyclohexane oxidation” [Combust. Flame 238 (2022) 111944]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruozhou Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Jen Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aljohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 266, pp.113521. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool Flame of Methylcyclohexene Isomers in a Jet-Stirred Reactor: Orbitrap Characterization of Highly Oxidized Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (21), pp.20777-20790. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c03753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration on the combustion chemistry of p-xylene: A comprehensive study over wide conditions and comparison among C8H10 isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuwen Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.113377. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of butane-2,3-dione at high pressure: Implications for ketene chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehua Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 270, pp.113753. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the autoxidation of terpenes: Detection of oxygenated and aromatic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358 (Part B), pp.130306. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed high-pressure oxidation study of n-pentanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105254. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic study of tetrahydropyran high-pressure oxidation in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.113642. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions and Atmospheric Chemistry of Furanoids from Biomass Burning: Insights from Laboratory to Atmospheric Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Coggon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Burkholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (5), pp.857-899. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Rapid balloon Experiments for sudden Aerosol injection in the Stratosphere (REAS) by volcanic eruptions and wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.E105-E120. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0086.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the reaction networks of acetaldehyde oxide and glyoxal oxide Criegee intermediates in the ozone-assisted oxidation reaction of crotonaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec C Dececco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan R Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arden M Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren W Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.22319. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp01942c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with controlled temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (7), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2018.1451994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal butane oxidation: Measurements of autoxidation products in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.128865. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.128865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first balloon-borne sample analysis of atmospheric carbonaceous components reveals new insights into formation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, pp.138421. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring low-temperature oxidation chemistry of 2- and 3-pentanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqing Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanxiong Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handong Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 257, pp.112561. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Lokachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.112301. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of low-temperature oxidation of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingzhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qimei Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.112813. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed high-pressure oxidation study of di-isopropyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.561-569. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the photodissociation fingerprint and quantifying the determination of organic hydroperoxides in gas-phase autoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qimei Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingzhi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunrui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (10), pp.e2220131120. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2220131120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of fenchone, a high-energy density fuel-additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boualem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 353, pp.129183. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of highly oxidized pollutants by autoxidation of terpenes under low-temperature-combustion conditions: the case of limonene and α -pinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (10), pp.5715-5733. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-5715-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of n-pentane oxidation at 10 atm, Detection of complex low-temperature products by Q-Exactive Orbitrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.111723. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasoline surrogate oxidation in a motored engine, a JSR, and an RCM: Characterization of cool-flame products by high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.3893-3908. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Oxidation of di-n-Butyl Ether in a Motored Homogeneous Charge Compression Ignition (HCCI) Engine: Comparison of Characteristic Products with RCM and JSR Speciation by Orbitrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (11), pp.5885-5896. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c00749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and modeling study of npropylcyclohexane oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruozhou Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Jen Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aljohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Farooq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.111944. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Organic Acids and Carbonyl Compounds in n ‐Butane Oxidation via γ‐Ketohydroperoxide Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkke Eskola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Rotavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lockyear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (42), pp.9168. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202209168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting low temperature oxidation chemistry of n-heptane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gani Issayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiye Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.112177. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Autoxidation of Terpenes at Elevated Temperature Using High-Resolution Mass Spectrometry: Formation of Ketohydroperoxides and Highly Oxidized Products from Limonene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (48), pp.9087-9096. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c06323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Lokachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D Etz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina M Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonah Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 251, pp.112547. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of di-n-propyl ether: Characterization of low-temperature products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of C 5 esters: Influence of the position of the ester function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (10), pp.1124-1132. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of n-heptane low-temperature oxidation products including keto-hydroperoxides and highly oxygenated organic molecules (HOMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of pentan-2-ol – Part I: Theoretical investigation on the decomposition and isomerization reactions of pentan-2-ol radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong-Wen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.6753-6761. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of pentan-2-ol -Part II: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.833-841. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring pyrolysis and oxidation chemistry of o-xylene at various pressures with special concerns on PAH formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuzhong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.351-363. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.2449-2457. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature oxidation of a gasoline surrogate: Experimental investigation in JSR and RCM using high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the similarities and differences between the products of oxidation of hydrocarbons under simulated atmospheric conditions and cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.7845-7862. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-7845-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the oxidation of 1,3-dioxolane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kéromnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoîte Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.543-553. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pyrolysis study on C4–C8 symmetric ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Glasziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of n-hexane oxidation. Detection of complex low-temperature products using high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 233, pp.111581. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of tetrahydrofuran low-temperature oxidation products including ketohydroperoxides and highly oxygenated molecules (HOMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.7242-7252. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the implications of nitromethane – NO chemistry interactions for combustion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Prasad Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.119861. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Comprehensive Characterization of the Low-Temperature Autoxidation of Di-n-Butyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (23), pp.7174. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26237174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Aromatic Compounds (PAC) in Soot from Premixed Flames of Kerosene, Paraffinic Synthetic Kerosene, and Kerosene-Synthetic Biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréa Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (14), pp.11427-11444. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c00422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of diethyl ether: Extensive characterization of products formed at low temperature using high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Glasziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228, pp.340-350. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of di-n-butyl ether: Experimental characterization of low-temperature products in JSR and RCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modelling study of the oxidation of cyclopentane and methylcyclopentane at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (12), pp.943-956. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.21412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl-3-Hexenoate Combustion Chemistry: Experimental Study and Numerical Kinetic Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya E Gerasimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis A Knyazkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana A Bolshova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G Shmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg P Korobeinichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 222, pp.170-180. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cool flame chemistry of diesel surrogate compounds: n-decane, 2-methylnonane, 2,7-dimethyloctane, and n-butylcyclohexane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren W Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia M Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 219, pp.384-392. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high pressure oxidation study of di-n-propyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.116554. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an optically accessible apparatus to characterize the evolution of spherically expanding flames under constant volume conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Bariki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring gasoline oxidation chemistry in jet stirred reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jui-Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.1282-1292. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2018.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-assisted combustion of hydrogen: A comparison with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seignour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (26), pp.13953-13963. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.03.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of oxidation of levulinic biofuels in a jet-stirred reactor: Methyl levulinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of butane-2,3‑dione from low to high pressures: Implications for methyl-related growth chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuangchuang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmospheric impact of the reaction of N2O with NO3: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Ravishankara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 731, pp.136605. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2019.136605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into propanal oxidation at low temperatures: An experimental and kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuangchuang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study of the oxidation of 3-pentanol at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoîte Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.477-484. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.07.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver – 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.555-564. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Oxidation of Ammonia and Mutual Sensitization of the Oxidation No and Ammonia: Experimental and Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2019.1678380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature chemistry triggered by probe cooling in a low-pressure premixed flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 204, pp.260-267. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of combustion in microchannels with controlled temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.100034. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesx.2019.100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species measurements of the particulate matter reducing additive tri–propylene glycol monomethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultan Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.1257-1264. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (3), pp.031028. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4040712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of propyl acetate oxidation: Experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.429-436. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the negative temperature coefficient behavior of acetaldehyde based on detailed intermediate measurements in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 192, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling studies of a biofuel surrogate compound: laminar burning velocities and jet-stirred reactor measurements of anisole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elna J.K. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189, pp.325-336. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n-Heptane cool flame chemistry: Unraveling intermediate species measured in a stirred reactor and motored engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Sioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187, pp.199-216. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More insight into cyclohexanone oxidation: Jet-stirred reactor experiments and kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220, pp.908-915. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the oxidation chemistry of dimethoxymethane: Jet-stirred reactor experiments and kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.491-501. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental chemical kinetic study of the oxidation of diethyl ether in a jet-stirred reactor and comprehensive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.453-462. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of Cyclopentanone Oxidation in a Jet-Stirred Reactor at 1 and 10 atm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.2144-2155. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burning velocities and jet-stirred reactor oxidation of diethyl carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Thimothée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.553 - 560. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study in a jet-stirred reactor and a comprehensive kinetic mechanism for the oxidation of methyl ethyl ketone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.459-467. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating reactivity regimes in cyclopentane oxidation: Jet stirred reactor experiments, computational chemistry, and kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Al Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.469-477. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Two Branched Aldehydes in a Jet-Stirred Reactor: 2-Methylbutanal and 3-Methylbutanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.3206-3218. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b03053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of synthetic jet fuels: Naphthenic cut and blend with a gas-to-liquid (GtL) jet fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.433-440. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure and chemical mechanisms of highly oxygenated intermediates in oxidation of organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah y Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (50), pp.13102-13107. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1707564114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantities of Interest in Jet Stirred Reactor Oxidation of a High-Octane Gasoline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.5543-5553. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b03193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the low-temperature oxidation of 2-methylhexane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah y Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.373-382. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of n -propylbenzene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 186, pp.178-192. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chemical Kinetic Investigation on Butyl Formate Oxidation: Ab Initio Calculations and Experiments in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milán Szőri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre van Cauwenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Deguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (6), pp.6194-6205. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b00686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modelling study of n-pentane oxidation in two jet-stirred reactors: The importance of pressure-dependent kinetics and new reaction pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.441 - 448. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic study of the oxidation of dibutyl-ether in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 185, pp.4-15. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-stirred reactor oxidation of alkane-rich FACE gasoline fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingjie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.517-524. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Kinetic Modeling of the Oxidation of Synthetic Jet Fuels and Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (11-12), pp.1705-1718. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2016.1212543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional chain-branching pathways in the low-temperature oxidation of branched alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijai Shankar Bhavani Shankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.386-396. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fiorina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Franzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darabiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, 19 p. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillating flames in micro-combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 167, pp.392 - 394. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of ethylbenzene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pengloan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casmir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.255-265. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed chemical kinetic modeling, ignition delay time and jet-stirred reactor study of methanol oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultan Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinead Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Alexander Heufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.125-136. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the Keto-Hydroperoxide (HOOCH 2 OCHO) and Other Elusive Intermediates during Low-Temperature Oxidation of Dimethyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong R Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijai Shankar Bhavani Shankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (40), pp.7890-7901. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b06634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Method for Fuels in Homogeneous Charge Compression Ignition Engines: Application to Valeric Biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.607 - 614. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion in micro-channels with a controlled temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73, pp.79 - 86. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone applied to the homogeneous charge compression ignition engine to control alcohol fuels combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.566-580. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-butene and cis-2-butene in a jet-stirred reactor and a combustion vessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.1107-1118. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef502732c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of oxidation of cyclohexanone in a jet-stirred reactor: Experimental and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.507-514. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of HO2 and other products of dimethyl ether oxidation (H2O2, H2O, and CH2O) in a jet-stirred reactor at elevated temperatures by low-pressure sampling and continuous-wave cavity ring-down spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Linh Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaitanya Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 158, pp.248-252. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Kinetic Study for the Unimolecular Decomposition of Cyclopentanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (7), pp.439-446. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an Ozone Generator to Control the Homogeneous Charge Compression Ignition Combustion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.SAE 2015-24-2456. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2015-24-2456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Photochemical Reactivity of Soot Particles Derived from Biofuels Toward NO 2 . A Kinetic and Product Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (10), pp.2006-2015. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511468t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study of n -hexane oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Banyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (11), pp.4194-4207. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of iso -octane combustion in a homogeneous charge compression ignition engine seeded by ozone, nitric oxide and nitrogen dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.3125-3132. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of a 100% Gas-to-Liquid Synthetic Jet Fuel and a Mixture GtL/1-Hexanol in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (1), pp.011503. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4028259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar burning velocities of premixed nitromethane/air flames: an experimental and kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brequigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of styrene combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuzhong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (5), pp.1868-1883. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Quantification of Aromatic Hydrocarbons Adsorbed on Soot from Premixed Flames of Kerosene, Synthetic Kerosene, and Kerosene–Synthetic Biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karafas Emmanouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.6556-6564. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b00962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of trans-2-butene oxidation in a jet-stirred reactor and a combustion bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Kinetic Study for the Unimolecular Decomposition Pathways of Cyclohexanone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (28), pp.7138-7144. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp506227w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Identification of the Keto-Hydroperoxide (HOOCH 2 OCHO) and Other Intermediates during Low-Temperature Oxidation of Dimethyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisia Popolan-Vaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnas Lucassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (28), pp.7361-7374. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical kinetic study for methyl levulinate: oxidation by OH and CH 3 radicals and further unimolecular decomposition pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Szőri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (36), pp.23384-23391. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cp04194e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Stoichiometric Combustion in HCCI Engines: Effect of Ozone Seeding and Dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinazzi Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, SAE 2015-24-2450, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2015-24-2450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the pyrolysis and oxidation of toluene over a wide range conditions. II. A comprehensive kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuzhong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (1), pp.22-40. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study of diethyl carbonate oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Polo Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (4), pp.1395-1405. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study of n -octanol combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasar Uygun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Pitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.419-427. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the pyrolysis and oxidation of toluene over a wide range conditions. I. Flow reactor pyrolysis and jet stirred reactor oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuzhong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Qi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (1), pp.3-21. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of trans-methyl-3-hexenoate oxidation in JSR and the role of CC double bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiwen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.818-825. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a Gas-to-Liquid–Based Alternative Jet Fuel: Experimental and Detailed Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (10-11), pp.1275-1283. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2014.934564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of Pyrene on Al 2 O 3 Surfaces: A Detailed Kinetic and Product Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Zogka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (34), pp.7007-7016. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504725z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to trial and error methodology in solid phase extraction: an original automated solid phase extraction procedure for analysing PAHs and PAH-derivatives in soot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (63), pp.33636-33644. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra03214d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics modeling of n-nonane oxidation in oxygen/argon using excited-state species time histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Rotavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (5), pp.1146-1163. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and detailed kinetic model for the oxidation of a Gas to Liquid (GtL) jet fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (3), pp.835-847. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulations using the TDAC method to model iso-octane combustion for a large range of ozone seeding and temperature conditions in a single cylinder HCCI engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 137, pp.179-184. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2014.07.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the peculiar behavior of laminar burning velocities of hydrogen–air flames according to pressure and equivalence ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (9), pp.2235-2241. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Oxidation of N -Tetradecane in a Jet-Stirred Reactor (JSR) and Detailed Chemical Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mze-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (4-5), pp.594-606. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2014.883256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive combustion chemistry study of 2,5-dimethylhexane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamour Javed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Heufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (6), pp.1444-1459. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion and Emissions Characteristics of Valeric Biofuels in a Compression Ignition Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Innovative Technologies on Combustion of Biofuels in Engines: Issues and Challenges, 140 (3), pp.A4014013. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)EY.1943-7897.0000161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Measurements of HO 2 and Other Products of n -Butane Oxidation (H 2 O 2 , H 2 O, CH 2 O, and C 2 H 4 ) at Elevated Temperatures by Direct Coupling of a Jet-Stirred Reactor with Sampling Nozzle and Cavity Ring-Down Spectroscopy (cw-CRDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Djehiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Linh Le Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaithanya Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (47), pp.16689 - 16694. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja510719k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study of 2-methyl-1-butanol oxidation in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (12), pp.3003-3013. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Charge Compression Ignition Combustion of Primary Reference Fuels Influenced by Ozone Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (9), pp.5495-5505. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef401009x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of nitric oxide effect on the ignition of iso-octane in a single cylinder HCCI engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Luchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (8), pp.1476-1483. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Tetralin Oxidation and Kinetic Modeling of Its Pyrolysis and Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Frassoldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziano Faravelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (3), pp.1576-1585. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef4001456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ozone on the combustion of n-heptane in a HCCI Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.3005-3012. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-stirred reactor and flame studies of propanal oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Veloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral Oxides Change the Atmospheric Reactivity of Soot: NO 2 Uptake under Dark and UV Irradiation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristotelis Zaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (48), pp.12897-12911. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp407914f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and modeling study of iso-pentanol combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sungwoo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (12), pp.2712-2728. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and semi-detailed kinetic modeling study of decalin oxidation and pyrolysis over a wide range of conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frassoldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Faravelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2012.05.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of n- and iso-butanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Veloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mani Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (9), pp.1609-1626. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive experimental and detailed chemical kinetic modelling study of 2,5-dimethylfuran pyrolysis and oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran P. Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Simmie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Conroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grainne Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (11), pp.2291-2318. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a Coal-to-Liquid Synthetic Jet Fuel: Experimental and Chemical Kinetic Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (10), pp.6070-6079. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef3009585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar burning velocities of C4 to C7 ethyl esters in a spherical combustion chamber: Experiment and detailed kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (11), pp.6669-6677. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef301254q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoignition of surrogate biodiesel fuel (B30) at high pressures: Experimental and modeling kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Patricia Ramirez Lancheros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Fikri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Rincón Cancino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (3), pp.996-1008. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation Kinetics of Mixtures of Iso-Octane with Ethanol or Butanol in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (7-8), pp.1025-1038. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2012.663993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Kinetic Modeling Study of 3-Methylheptane in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (8), pp.4680-4689. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef300852w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation Kinetics of n -Undecane and n -Dodecane in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (7), pp.4253-4268. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef300588j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and detailed kinetic modeling study of ethyl pentanoate (ethyl valerate) oxidation in a JSR and laminar burning velocities in a spherical combustion chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (8), pp.4735-4748. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef300581q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of a Reformulated Jet Fuel (1-Hexanol/Jet A-1) in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mze-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (7-8), pp.1039-1050. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2012.663994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of F-T/Biodiesel/Bioethanol Surrogate Fuel Oxidation in Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. May-Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pidol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anderlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (7-8), pp.901-915. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102202.2012.663982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically derived diesel fuel and NO formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (12), pp.2302-2313. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling of methyl octanoate oxidation in an opposed-flow diffusion flame and a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.1037-1043. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Propanol Oxidation in a Pressurized Jet-Stirred Reactor (JSR) and Combustion Bomb: Experimental and Detailed Kinetic Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (2), pp.676-683. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101485q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-High Performance Liquid Chromatography Mechanism Explained by Polarization of Stationary Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chem-Bio Informatics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.62-79. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5618/chem.2011.v1.n1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of ethanol combustion and oxidation in laminar premixed flames and in jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vandooren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (4), pp.705-725. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soot formation on shape of a nonpremixed laminar flame established in a shear boundary layer in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 327, pp.012038. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/327/1/012038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of commercial and surrogate bio-Diesel fuels (B30) in a jet-stirred reactor at elevated pressure: Experimental and modeling kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.375-382. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of n-nonane: Measurements and modeling of ignition delay times and product concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rotavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Petersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and detailed kinetic modeling study of 1-pentanol oxidation in a JSR and combustion in a bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.367-374. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilution on laminar Flame Speed of premixed methane/Air Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.948-954. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101482d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive chemical kinetic modeling of the oxidation of 2-methylalkanes from C7 to C20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.K. Westbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (12), pp.2338-2357. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of Isoamyl Alcohol (Isopentanol) Oxidation in a Jet-Stirred Reactor at Elevated Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (11), pp.4986-4998. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef2012112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of the Effect of Ozone on the Combustion of Methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Higelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (7), pp.2909-2916. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef200550m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of the Oxidation of 1-Propanol in a Pressurized Jet-Stirred Reactor (JSR) and a Combustion Bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Galmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.2013-2021. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef2003552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidation of n-butylbenzene: Experimental study in a JSR at 10atm and detailed chemical kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (1), pp.209-216. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-ignition and combustion characteristics in HCCI and JSR using 1 butanol/n-heptane and ethanol/n-heptane blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peerawat Saisirirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somchai Chanchaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (Issue 2), pp 3007-3014. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “An experimental and kinetic modeling study of n-butanol combustion” [Combust. Flame 156 (2009) 852–864]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (4), pp.837-838. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Ethylene and Propene in the Presence of CO 2 and H 2 O: Experimental and Detailed Kinetic Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 182 (4-6), pp.333-349. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200903462433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of a Synthetic Jet Fuel in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (9), pp.4904-4911. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef100751q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved optimization of polycyclic aromatic hydrocarbons (PAHs) mixtures resolution in reversed-phase high-performance liquid chromatography by using factorial design and response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (1-2), pp.265-274. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the kinetics of oxidation of ethanol-n-heptane mixtures in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.280-286. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ethylene and NO Addition on Fuel Oxidation Under Simulated HCCI Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piperel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 182 (4-6), pp.422-435. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200903462771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in PAHs/nitro-PAHs fractioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (12), pp.2017-2024. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0AY00484G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of 1-Hexanol Oxidation in a Pressurized Jet-Stirred Reactor and a Combustion Bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.5859-5875. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef101255w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Data for the Modeling of the Thermal Decomposition of Biodiesel. 1. Saturated and Monounsaturated FAMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Osmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (11), pp.3788-3795. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp904896r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methodology for the determination of polycyclic aromatic hydrocarbons in kerosene and biokerosene soot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78, pp.1342-1349. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Kinetic Study of the Oxidation of a Biodiesel−Bioethanol Surrogate Fuel: Methyl Octanoate−Ethanol Mixtures †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. May-Carle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (11), pp.3896-3908. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906882h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Kinetics of Oxidation of Simple Biodiesel−Biobutanol Surrogates: Methyl Octanoate−Butanol Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (7), pp.3906-3916. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef100484q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of 2-Butanol and Isobutanol in a Jet-Stirred Reactor: Experimental Study and Modeling Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (9), pp.5244-5256. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef1008488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of Commercial and Surrogate Diesel Fuels in a Jet-Stirred Reactor: Experimental and Modeling Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ramirez L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (3), pp.1668-1676. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef9015526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Kinetics of Oxidation of Methanol−Gasoline Surrogate Mixtures (M85 Surrogate) in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (4), pp.1936-1941. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef801070q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study of n-butanol combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (4), pp.852-864. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Kinetics of Oxidation of Butanol− n- Heptane Mixtures in a Jet-stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp.3527-3535. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900261f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic study of n-butanol oxidation at elevated pressure in a jet stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Kinetic Mechanism for the Oxidation of Vegetable Oil Methyl Esters: New Evidence from Methyl Heptanoate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (9), pp.4254-4268. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900184y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of EGR compounds on the oxidation of an HCCI-diesel surrogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Anderlohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piperel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pires da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.2851-2859. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A jet-stirred reactor and kinetic modeling study of ethyl propanoate oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.K. Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Togbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Simmie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.250-260. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of H2/CO2 mixtures and effect of hydrogen initial concentration on the combustion of CH4 and CH4/CO2 mixtures: Experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.427-435. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Kinetic Study of the Oxidation of Isocetane (2,2,4,4,6,8,8-Heptamethylnonane) in a Jet-stirred Reactor: Experimental and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5), pp.2389-2395. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef900089n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of acetaldehyde and NO addition on the 1-octene oxidation under simulated HCCI conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piperel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.2861-2868. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Modeling Study of the Effect of Water Vapor on the Kinetics of Combustion of Hydrogen and Natural Gas, Impact on NO x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.725-734. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef800832q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Kinetics of Oxidation of Ethanol−Gasoline Surrogate Mixtures (E85 Surrogate) in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5), pp.3499-3505. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef800214a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of Natural Gas, Natural Gas/Syngas Mixtures, and Effect of Burnt Gas Recirculation: Experimental and Detailed Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (4), pp.041502. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2901181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling of the Oxidation of Methane and Methane/Syngas Mixtures and Effect of Carbon Dioxide Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (10-11), pp.2046-2091. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200802265929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trapping system for the recirculated gases at different locations of the exhaust gas recirculation (EGR) pipe of a homogeneous charge compression ignition (HCCI) engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piperel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (10), pp.105104. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/19/10/105104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethyl Tertiary Butyl Ether Ignition and Combustion Using a Shock Tube and Spherical Bomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djebaïli-Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-E. Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (6), pp.3701-3708. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef8003448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Kinetic Modeling Study of the Oxidation of Methyl Hexanoate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (3), pp.1469-1479. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700695j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Charge Compression Ignition: Formulation Effect of a Diesel Fuel on the Initiation and the Combustion - Potential of Olefin Impact in a Diesel Base Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Alseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (4), pp.419-432. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2008010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of 1,2-Dimethylbenzene Oxidation and Ignition: Experimental and Detailed Chemical Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gráinne Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Simmie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (10-11), pp.1748-1771. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200802258270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidation of hydrogen cyanide and related chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Glarborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alzueta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.1-46. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2007.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation kinetics of butanol–gasoline surrogate mixtures in a jet-stirred reactor: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (15-16), pp.3313-3321. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2008.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO reduction capacity of four major solid fuels in reburning conditions : experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3), p.274-289. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2007.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and chemical kinetic modeling study of small methyl esters oxidation: Methyl (E)-2-butenoate and methyl butanoate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.635-650. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oxidation of a diesel fuel at 1–10atm: Experimental study in a JSR and detailed chemical kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pengloan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.2939-2946. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of saturated and unsaturated C4 fatty acid methyl esters in an opposed flow diffusion flame and a jet stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.1015-1022. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCCI combustion: Effect of NO in EGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.2879-2886. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXIDATION OF m-XYLENE IN A JSR: EXPERIMENTAL STUDY AND DETAILED CHEMICAL KINETIC MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (5), pp.813-844. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200600671989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide-ranging kinetic modeling study of methyl butanoate combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.305-311. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXIDATION OF 1-METHYLNAPHTHALENE AT 1–13 ATM: EXPERIMENTAL STUDY IN A JSR AND DETAILED CHEMICAL KINETIC MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pengloan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 179 (7), pp.1261-1285. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200601146536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO x formation pathways in lean-premixed-prevapourized combustion of fuels with carbon-to-hydrogen ratio between 0.25 and 0.88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rutar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Malte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Byrne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (3), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/09576509JPE288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure effects on the mutual sensitization of the oxidation of NO and CH4–C2H6 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghu Sivaramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Brezinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (31), pp.4230. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b703379f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition and oxidation of 1-hexene/toluene mixtures in a shock tube and a jet-stirred reactor: Experimental and kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djebaïli-Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-E. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (9), pp.518-538. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.20265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed oil methyl ester oxidation over extended ranges of pressure, temperature, and equivalence ratio: Experimental and modeling kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayuresh Sahasrabudhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (2), pp.2955-2961. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Kinetic Study of the Effect of a Biofuel Additive on Jet-A1 Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (19), pp.3992-4000. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp067525j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and detailed kinetic modeling study of the high pressure oxidation of methanol sensitized by nitric oxide and nitrogen dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.411-418. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Jet Fuel Combustion Over Extended Conditions: Experimental and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (2), pp.394. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2364196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modelling study of gasoline surrogate mixtures oxidation in jet stirred reactor and shock tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djebaïli-Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-E. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.385-391. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2006.07.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Oxidation of Primary Reference Fuel in the Presence of Oxygenated Octane Improvers: Ethyl Tert-Butyl Ether and Ethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teppei Ogura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuyuki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Miyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuo Koshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (6), pp.3233-3239. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef700321e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide interactions with hydrocarbon oxidation in a jet-stirred reactor at 10 atm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moréac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145 (3), pp.512-520. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Sensitization of the Oxidation of Nitric Oxide and a Natural Gas Blend in a JSR at Elevated Pressure: Experimental and Detailed Kinetic Modeling Study †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (21), pp.6608-6616. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp054535w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of 1-hexene oxidation in a JSR and a shock tube: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yahyaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Djebaili-Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 147 (1-2), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combustion of kerosene: Experimental results and kinetic modelling using 1- to 3-component surrogate model fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahman El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ristori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (7-8), pp.944-956. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of NO-reburning in MILD combustion evidenced via chemical kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (17-18), pp.2469-2478. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2006.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ignition, oxidation, and combustion of kerosene: A review of experimental and kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cathonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1), pp.48-92. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen-enriched natural gas blend oxidation under high-pressure conditions: Experimental and detailed chemical kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (4), pp.505-515. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2005.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF AIR CONTAMINATION ON THE COMBUSTION OF HYDROGEN—EFFECT OF NO AND NO 2 ADDITION ON HYDROGEN IGNITION AND OXIDATION KINETICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 178 (10-11), pp.1999-2024. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200600793171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detonability of simple and representative components of pyrolysis products of kerosene: pulsed detonation engine application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Rocourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4), pp.283 - 291. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00193-005-0261-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporization and oxidation of liquid fuel droplets at high temperature and high pressure: Application to N-alkanes and vegetable oil methyl esters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iskender Gökalp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cathonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 176 (4), pp.499 - 529. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00102200490276719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anharmonic thermochemistry of cyclopentadiene derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Swihart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (9), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/kin.10145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the low-temperature oxidation mechanism of n-hexanol through the detection and identification of C6 elusive intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C Dececco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A W Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lawrence berkeley national laborary, Jun 2025, Tahoe City, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formation of HOMs during the Oxidation of Ethers and Alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Kinetics of 2,5-DMF Oxidation: Experiments and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the oxidation of 1-methyl-1-cyclohexene, 3-methyl-1cyclohexene, and 4-methyl-1-cyclohexene in a continuously-stirred tank reactor at elevated pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Asia-Pacific Conference on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, May 2025, Singapore (SG), Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature oxidation of neo-pentanal – Detailed speciation and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, lawrence berkeley national laboratory, Jun 2025, Tahoe City, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinetic Study of High-Temperature Oxidation of Neopentane in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurlan Amirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Apr 2025, Edinbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of highly oxidized products from cool flames in a continuously-stirred tank reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2025 : International Conference on Measurements of Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international measurement confederation, Jun 2025, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Oxidation of 2,5-Dimethylfuran in a Jet-Stirred Reactor at 1 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casimir Togbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Combustion Technologies for a Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Superior Técnico Lisboa, May 2025, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furans Formation and Atmospheric Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formation of PAHs from the Oxidation of Ethylene in a JSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunsuke Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinetics of oxidation of n-butane at high-pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Numerical Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, May 2024, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic study of tetrahydropyran high-pressure oxidation in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakr Hoblos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-carbon combustion - 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Apr 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effect of NO and NO2 on the oxidation of a mixture of primary reference fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Jul 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the combustion of terpene biofuels with the help of high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for simple surrogates to represent terpenes biofuels in combustion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Biofuels and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2024, Tokyo (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the kinetics of oxidation of ammonia and interactions with nitric oxide and sulfur dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on science and technology supporting energy conversion towards carbon neutrality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University, Université d'Orléans, Jul 2024, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the reaction networks of acetaldehyde oxide and glyoxal oxide Criegee intermediates in the ozone-assisted oxidation reaction of crotonaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alec De cecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Conrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nath-Eddy Moddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahren Jasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balloon-borne sample analysis of organic compounds present across atmospheric layers ranging from the troposphere to lower stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dumelié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale : Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American Geophysical Union (AGU), Dec 2023, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/essoar.170542051.17484630/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Combustion of Terpenes Biofuels and Pollutants Characterization Through High-Resolution Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Mechanical Engineering, Jun 2024, London, France. pp.121549, </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2024-121549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Formation of Aromatics From Cyclic Hydrocarbon Fuels Under Cool Flame Conditions: From Methylcyclohexene to Terpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the combustion of terpenes biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFUB-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENERTEC, Apr 2024, Algrave, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528441v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Characterization of Biofuels Cool Flame Products: Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-first International Conference on Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Science, Tohoku University, Nov 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Understanding of the Complex Oxidation Processes Occurring in Cool Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 61st Japanese Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Society of Japan, Nov 2023, Akita, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory studies of the combustion of terpenes biofuels and pollutants characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biofuels and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the cool flame oxidation of terpenes and surrogates: detection of highly oxygenated, polyunsaturated, and aromatic products using very high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Flame Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Science Academy, Oct 2023, Novosibirsk (Russia), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Autoxidation of Limonene under Cool Flame Conditions: Formation of Oxygenated and Aromatic Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Asia-Pacific Conference on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, May 2023, Kaohsiung, Taiwan, R.O.C., Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Fenchone, a High-Energy Density Fuel-Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Boualem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Jan 2023, Luxor, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balloon-borne sample analysis of organic compounds present across atmospheric layers ranging from the troposphereto lower stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wienhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04652819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMAL BUTANE OXIDATION: MEASUREMENTS OF AUTOXIDATION PRODUCTS IN A JET-STIRRED REACTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Jan 2023, Louxor, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON AMMONIA KINETICS OF OXIDATION UNDER HIGHLY TURBULENT CONDITIONS AND IMPACT OF NITRIC OXIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium on Ammonia Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Orléans, Jul 2023, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Complex Oxidation Processes Occurring Under Cool Flame Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Flow Dynamics (ICFD2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Flow Dynamics, Nov 2023, Sendai (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high pressure jet-stirred reactor study of di-iso-pentyl ether and detailed kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Cenedese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th U. S. National Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of n-pentane low temperature oxidation. Detection of hydroperoxides, ketohydroperoxides and highly oxygenated molecules using high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2022, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed high-pressure oxidation study of di-isopropyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Combustion Institute, Jul 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE AUTOXIDATION OF TERPENES: DETECTION OF OXYGENATED AND AROMATIC PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Combustion Technologies for a Clean Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisbon (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the diluent influence (N2, Ar, He, Xe) on stable premixed methane flames in micro-combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the oxidation of 1,3-dioxolane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Wildenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Symposium (Int’l) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jan 2021, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of pentan-2-ol – Part II: Experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JET-STIRRED REACTOR STUDY OF THE OXIDATION AND PYROLYSIS OF DI-N-PROPYL-ETHER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New targets for laminar flame speed determination and kinetic schemes assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Bariki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Int. Workshop on Laminar Burning Velocity (LBV2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE KINETICS OF AMMONIA OXIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUTUAL SENSITIZATION OF THE OXIDATION NO AND AMMONIA: EXPERIMENTAL AND KINETIC MODELING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jun 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modelling study of the oxidation of cyclopentanol at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Synthetic Jet Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asia-Pacific Conference on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jul 2019, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A HIGH PRESSURE OXIDATION STUDY OF DI-n-PROPYL ETHER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental and Modelling Study of the Oxidation of Cyclopentanol at High Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Diluent Influence (N2, He, Ar) On Stable Premixed Methane Flame in a Quartz Micro Flow Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ICDERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL AND KINETIC MODELLING STUDY OF THE OXIDATION OF CYCLOPENTANE AND METHYLCYCLOPENTANE AT ATMOSPHERIC PRESSURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et simulation de l'oxydation du 3-pentanol à haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futurmob 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical kinetic study of the oxidation of C5H10O2 esters isomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSC, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of Carbonyl and Polyaromatic Hydrocarbon Pollutants From the Combustion of Liquid Fuels: Impact of Biofuel Blending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Bedjanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2018-75136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing combustion chemistry using devices ranging from reactors to internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China National Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute Chinese Section, Sep 2018, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative high-pressure jet-stirred reactor study on the oxidation of pentanol isomers: 1-, 2- and 3- pentanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Le Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RSC, Jul 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Insight Into Methyl-3-Hexenoate Combustion Kinetics: Low-Pressure Premixed Flame Structure, High-Pressure Ignition Delay Time Measurements and Mechanism Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Le Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modelling study of the oxidation of 3-pentanol at high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Symposium (Int'l) on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into oxygenated biofuels oxidation: Experimental and kinetic modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFD2018 (5th International Conference on Flow Dynamics) and ICCEU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tohoku University, Nov 2018, sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of propyl acetate oxidation: experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver - 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Moshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of aldehydes, ketones, and polyaromatic hydrocarbons pollutants from the combustion of liquid fuels blended with bio and synthetic fuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Shahla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">256th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACS, Aug 2018, boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with controlled temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems (ICDERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Dynamics of Explosions and Reactive Systems, Jul 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Modeling Study of the Combustion of Synthetic Jet Fuels: Naphtenic Cut and Blend With a GtL Jet Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2016: Turbomachinery Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. pp.V003T03A002, </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2016-56086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone applied to the homogeneous charge compression ignition engine to control alcohol fuels combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th ISAF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of blending Conventional Fuels with renewable Fuels on Emission of pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Shahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Andrade-Eiroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Clean Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Combustion of Synthetic Jet Fuels (Gas to Liquid and Coal to Liquid) and Multi-Component Surrogates: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Serinyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2015: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montreal, Canada. pp.V003T03A001, </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2015-42004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Oxidation of a 100% Gas-to-Liquid Synthetic Jet Fuel and a Mixture GTL/1-Hexanol in a Jet-Stirred Reactor: Experimental and Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Düsseldorf, Germany. pp.V03AT03A002, </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2014-25077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENGINE PERFOMANCE AND EMISSIONS OF VALERIC BIOFUELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Additives on Combustion Characteristics of a Natural Gas Fueled HCCI Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2014-01-2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion in Micro-Channels with a Controlled Temperature Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting: French and Italian Sections-IFRF and The Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pisa, Italy. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4405/profic2014.A10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du potentiel de biocarburants valériques dans un moteur à allumage commandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine performance and emissions of valeric fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FISITA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engine Performances and Emissions of Second-Generation Biofuels in Spark Ignition Engines: The Case of Methyl and Ethyl Valerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Capri, Italy. pp.2013-24-0098, </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-24-0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar burning velocities of hydrogen-air flames with pressure variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Taipei, Taiwan. Taipei</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Study for Accurate Measurements of Laminar Burning Velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beeckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Chaumeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.N. Egolfopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Combustion Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lund, Sweden. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HCCI Control by Ozone Seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Masurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Capri, Italy. pp.2013-24-0049, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2013-24-0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Jet Fuel Combustion: Experimental and Kinetic Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mzé-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadj-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diévart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 Turbo Expo: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vancouver, Canada. pp.227-235, </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2011-45234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Water Vapor on the Kinetics of Combustion of Hydrogen and Natural Gas: Experimental and Detailed Modeling Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2008: Power for Land, Sea, and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.319-328, </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2008-50272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between LIF Measurements and Modeling Predictions of OH-HCHO During HCCI Mode Combustion Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Engines for Automobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Capri, Italy. SAE Technical Paper 2007-24-0019, </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2007-24-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Gas Turbine Liquid Fuels Combustion: Jet-A1 and Bio-Kerosene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Gaïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montreal, Canada. pp.93-101, </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Natural Gas, Natural Gas/Syngas Mixtures Oxidation and Effect of Burnt Gas Recirculation: Experimental and Detailed Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanh Le Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007: Power for Land, Sea, and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montreal, Canada. pp.387-395, </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Kerosene Combustion Over Extended Conditions: Experimental and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2006: Power for Land, Sea, and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Barcelona, Spain. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2006-90015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry of Furanoids Emitted by Biomass Burning: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coggon Matthew M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fatima Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkholder James B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des produits d'oxydation d'un monoterpène par spectrométrie de masse haute résolution : Formation de produits oxygénés complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP 2023, 16ème Congrès Francophone sur les Sciences Séparatives et les Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des produits d'oxydation d'un monoterpène par spectrométrie de masse haute résolution : Formation de produits oxygénés complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des produits d’oxydation d’un biocarburant par spectrométrie de masse haute résolution (Orbitrap q-Exactive®)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP 2021, 14ème Congrès Francophone sur les Sciences Séparatives et les Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly oxygenates molecules formed by oxidation of terpenes in a jet-stirred reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketohydroperoxides and Korcek mechanism identified during the oxidation of dipropyl ether in a JSR by high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCS11 11th Mediterranean Combustion Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tenerife, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the maximum upstream location of premixed CH4/air and CH4/O2-He flames with repetitive extinction and ignition in a quartz micro flow reactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dayma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting (ECM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical studies of the influence of diluent on characteristic micro-scale combustion flame behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25682.81608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsating combustion of ethylene in micro-channels with a controlled temperature gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Di Stazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dayma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.14743.42407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Para-Xylene Oxidation : Experimental Results in a JSR and a Shock Tube, Comprehensive Kinetic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Symposium (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISS Princeton, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Combustion Institute Summer School, Princeton University, United States. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISS Tsinghua-Princeton, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Combustion Institute Summer School, Tsinghua University, Beijing, China. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoxidation of terpenes, a common pathway in tropospheric and low temperature combustion conditions: the case of limonene and α-pinene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments for kinetic mechanism assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tiziano Faravelli; Flavio Manenti; Eliseo Ranzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Chemical Engineering Mathematical Modelling of Gas-Phase Complex Reaction Systems: Pyrolysis and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445-471, 2019, 978-0-12-819579-6. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-64087-1.00008-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Class VALERATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Contino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayma Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Boot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels from Lignocellulosic Biomass: Innovations beyond Bioethanol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-527-33813-9. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527685318.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation des mécanismes cinétiques d'oxydation d'hydrocarbures, de leurs dérivés oxygénés et interactions avec les oxydes d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie organique. Université d'Orléans, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04027778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation de l'oxydation de l'éthylène, du propane et du propène en réacteur auto-agité par jets gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dagaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Pierre et Marie Curie - Paris VI, 1986. Français. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00429868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1007"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="100360CD"/>
+    <w:nsid w:val="71EB875A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dagaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4825-3288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030947596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1709-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1709-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.combustioninstitute.org/resources/awards/fellows-of-the-combustion-institute/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ichmt.org/p/hartnett-irvine-award" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Suzuki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05094452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Shahla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dececco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Jasper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dagaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05094439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Dbouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakr Hoblos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlan Amirov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528441v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belhadj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04663884v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec De cecco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Conrad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath-Eddy Moddy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahren Jasper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hansen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04645045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170542051.17484630/v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-121549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cenedese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04385196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04385311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boualem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Serinyel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lailliau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wienhold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dbouk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belhadj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dayma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04165877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04385127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038615v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04385272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chouraqui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Wildenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carbonnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292030v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166060v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hadj-Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karsenty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mz&#233;-Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351651v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75136" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080837v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080767v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Moshammer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Di Stazio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56086" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shahla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Romanias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25077" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2662" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.A10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234443v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0049" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0098" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Egolfopoulos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mz&#233;-Ahmed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj-Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di&#233;vart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-45234" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Le Cong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2008-50272" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276318v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubreuil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Ga&#239;l" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27145" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021226v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27146" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2006-90015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vassetti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08396" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130423v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Zhai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec C Dececco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahren W Jasper" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00887" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777356v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133644" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Conrad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden M Floyd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01942c" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627992v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Liu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruozhou Fang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jen Sung" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Farooq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113521" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c03753" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549079v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwen Deng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yuan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113377" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712928v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Feng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113753" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130306" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549098v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00226" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654825v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105254" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681749v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113642" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283383v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0086.1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1451994" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117127v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128865" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073727v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Lokachari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112301" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103353v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Liu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimei Di" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112813" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093744v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Kang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxiong Liao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Lin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handong Liao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112561" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04121031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020807v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Hu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunrui He" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220131120" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164151v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boualem" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lailliau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129183" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04112398v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5715-2023" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523993v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Etz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Fioroni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonah Kim" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112547" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500229v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111723" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652745v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00259" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691449v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00749" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520450v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111944" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684380v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani Issayev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Chen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112177" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783203v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisia Popolan-Vaida" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkke Eskola" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Rotavera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lockyear" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202209168" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967581v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06323" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.02.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216647v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.350" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21519" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.10.021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222979v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Bai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Wen Zhou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.194" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937027v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.325" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216659v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.062" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216710v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzhong Yang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.02.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221825v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.037" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239182v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7845-2021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216737v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.362" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216672v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.261" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291957v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111581" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Seidel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeuch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119861" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221818v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03291" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500230v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237174" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291952v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c00422" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357258v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.10.027" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934485v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.037" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934478v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21412" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934473v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Gerasimov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Knyazkov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Bolshova" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G Shmakov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg P Korobeinichev" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.028" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934457v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Chen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisia M Popolan-Vaida" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116554" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013604v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong R Wang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Yang Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Wang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.055" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132319v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masurier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johansson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.03.175" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011294v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.137" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043416v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuangchuang Cao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.11.003" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271562v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lam Nguyen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Zaras" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.136605" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011292v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.173" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011316v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.114" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011306v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.077" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934429v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678380" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082133v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan X. Zhang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Li" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011318v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Burke" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Dagaut" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.225" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317402v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bucci" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Stazio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesx.2019.100034" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015807v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tao" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.048" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014710v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elna J.K. Nilsson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.10.020" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015897v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sioud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.09.003" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014716v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.026" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014721v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.04.008" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014719v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.04.002" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014686v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Sarathy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.040" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464180v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bugler" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.048" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014703v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.06.019" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014689v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02061" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858468v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thimoth&#233;e" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.041" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014683v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cauwenberghe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.022" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015876v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Rashidi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.036" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014692v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b03053" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015873v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.045" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014708v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah y Mohamed" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707564114" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014693v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Selim" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b03193" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014676v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Zhang" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.085" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015879v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizun Wang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.08.010" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014697v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#225;n Sz&#337;ri" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Deguillaume" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00686" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858439v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.020" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014669v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1212543" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014659v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijai Shankar Bhavani Shankar" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.035" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858441v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.013" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014664v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pengloan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casmir Togb&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.026" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014661v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Metcalfe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Burke" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alexander Heufer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.004" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014671v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b06634" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893526v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02300" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014606v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Cai" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Uygun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Olivier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.088" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHCM2ZCZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014594v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Qi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.07.009" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233974v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502732c" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233976v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masurier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.004" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014611v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaras" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.150" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014636v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Linh Le Tan" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Jain" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.05.042" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017105v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20921" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC17B2D236FA177EFB490C510147870857A3C88A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233979v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2456" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014630v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511468t" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017135v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Zhang" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.08.001" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017097v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.060" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017092v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028259" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014632v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.12.008" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014651v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karafas Emmanouil" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b00962" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233973v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.007" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014643v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506227w" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014646v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnas Lucassen" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00101" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017110v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sz&#337;ri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04194e" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014597v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.07.011" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014628v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Nakamura" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Curran" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Polo C&#243;rdoba" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pitz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.11.002" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233978v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinazzi Pietro" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2450" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014512v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.10.022" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020094v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934564" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020095v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504725z" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014571v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03214d" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014528v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petersen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.008" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014521v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077640v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Errico" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.07.084" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014561v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.009" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020088v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mze-Ahmed" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.883256" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014538v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamour Javed" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heufer" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Wang" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.12.010" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020090v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EY.1943-7897.0000161" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858509v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithanya Jain" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510719k" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014587v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.06.004" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836636v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Luchini" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.028" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6GFBWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916230v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef401009x" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014735v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ristori" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4001456" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770958v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.042" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ39CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014732v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Veloo" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togbe" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Sarathy" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.138" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014742v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Park" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Weber" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veloo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.06.022" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKMP0CHF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014744v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407914f" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014737v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Veloo" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.018" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHD1M7MB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014730v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ristori" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frassoldati" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faravelli" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.099" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875807v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran P. Somers" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Simmie" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gillespie" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Conroy" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Black" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.06.007" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020122v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.663994" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765520v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300581q" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014752v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. May-Carle" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pidol" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderlohr" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.663982" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020137v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kick" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef3009585" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759697v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301254q" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020112v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Patricia Ramirez Lancheros" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Fikri" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Rinc&#243;n Cancino" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Schulz" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.10.006" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F3QTMSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014753v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.663993" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014760v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karsenty" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarathy" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Westbrook" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300852w" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020124v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300588j" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020153v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.013" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T3KF5P8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617976v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Galmiche" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef2003552" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612067v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saisirirat" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.016" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97QLMD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020203v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garner" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.06.011" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF1482HC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020177v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yeung" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thomson" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.024" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VMLCFT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618030v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101485q" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020218v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5618/chem.2011.v1.n1.8" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020191v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leplat" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandooren" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.008" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K86C5H0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020226v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merino" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/327/1/012038" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020167v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Ramirez" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.096" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FCNH80G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020150v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotavera" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Petersen" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.055" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMJFQBPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657847v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.003" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6ZVQ3Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618000v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101482d" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020213v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Westbrook" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehl" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pitz" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.007" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PVPGL54-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020221v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef2012112" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020201v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200550m" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020257v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramirez L." TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9015526" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020307v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.05.001" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020261v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bedjanian" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903462433" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020271v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100751q" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020247v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.11.068" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX1N0HP8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020229v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.035" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020265v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piperel" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montagne" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903462771" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548179v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0AY00484G" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020278v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101255w" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221184v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904896r" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547595v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.005" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020273v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef1008488" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020238v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906882h" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020267v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100484q" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020311v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Cong" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800832q" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020297v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.08.004" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJCZ0683-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020312v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mz&#233; Ahmed" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef801070q" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020303v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.019" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5PQSJF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020322v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900261f" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020293v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.005" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020324v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900184y" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369808v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Anderlohr" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.019" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020299v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Metcalfe" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Curran" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simmie" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.007" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8132C5G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020290v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.079" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020318v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900089n" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020657v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2901181" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020669v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800214a" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SK1KMQPM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020677v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802265929" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020681v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/10/105104" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20A36A93480456DA4EEAFF2296AE2B332572A81E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020686v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahyaoui" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Paillard" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef8003448" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WZTRS2BT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020659v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gail" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700695j" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZ5P8R7M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644326v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Alseda" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagne" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2008010" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020675v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#225;inne Black" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmie" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802258270" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020654v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glarborg" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alzueta" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2007.02.004" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPBM8BRP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020667v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.05.008" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7MHXZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845773v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cances" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.05.011" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020661v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ga&#239;l" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.007" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD4NGNLN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020347v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gail" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.179" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHN0W6X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020417v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Ogura" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyoshi" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Koshi" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700321e" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7CLF3W3M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020363v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2364196" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020349v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Syed" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.019" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV3QRN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020361v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mati" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.073" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1JFSZKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618116v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.168" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5D0RQLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020365v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600671989" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020345v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.08.051" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQMNKRJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020403v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200601146536" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020399v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rutar" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malte" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Byrne" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09576509JPE288" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA56F63A20243540909A6B703BB9165994158892/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020411v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Brezinsky" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703379f" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4700B1DDD8A75BA11BDE1E09B4E13C38785FA850/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020362v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuresh Sahasrabudhe" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.142" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK02X8LM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020407v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyberger" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20265" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42934C81888896CC52D54DF0D7746B155CB8BD73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020348v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hadj Ali" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.143" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGVGW47P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020389v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067525j" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DL6TL5PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020332v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600793171" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020328v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roesler" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathonnet" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.002" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGR8RCZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021167v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054535w" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV3RBV7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020335v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djebaili-Chaumeix" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Paillard" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gail" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.011" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHGDQXN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021206v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.008" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6ZNLVJC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020329v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.021" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5L16XL5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021199v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2005.10.003" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RGNMSP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021210v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2005.04.020" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5V7QB7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833452v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rocourt" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillard" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faubert" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sochet" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-005-0261-x" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7PRH0TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859301v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathonnet" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490276719" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221194v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Swihart" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10145" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BBL4DVT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905962v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coggon Matthew M." TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatima Al" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkholder James B." TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028846v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414682v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593424v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137413v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belhadj" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111425v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouraqui" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137425v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848556v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25682.81608" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063471v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14743.42407" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665682v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054385v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054394v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691424v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318427v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books-and-journals" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64087-1.00008-5" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276392v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527685318.ch3" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04027778v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429868v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dagaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4825-3288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030947596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1709-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1709-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.combustioninstitute.org/resources/awards/fellows-of-the-combustion-institute/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ichmt.org/p/hartnett-irvine-award" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vassetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cenedese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Vernier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumeli&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-025-01106-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Zhai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec C Dececco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahren W Jasper" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00887" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Dbouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakr Hoblos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belhadj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133644" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruozhou Fang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Jen Sung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aljohani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Farooq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113521" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c03753" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwen Deng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Yuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Ga&#239;l" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Feng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130306" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105254" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113642" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00226" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283383v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vernier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0086.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Conrad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden M Floyd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01942c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Di Stazio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1451994" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128865" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138421" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Kang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxiong Liao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handong Liao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112561" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Lokachari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimei Di" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112813" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04121031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Hu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunrui He" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2220131120" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164151v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boualem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lailliau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129183" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04112398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-5715-2023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500229v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111723" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652745v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00259" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c00749" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111944" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisia Popolan-Vaida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkke Eskola" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Rotavera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lockyear" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202209168" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani Issayev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiye Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112177" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c06323" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523993v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Etz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Fioroni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonah Kim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112547" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.350" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21519" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.10.021" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Bai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Wen Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.194" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chouraqui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.325" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carbonnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzhong Yang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.02.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239182v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-7845-2021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Wildenberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.362" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.261" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111581" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03291" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115005v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Shrestha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Seidel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeuch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119861" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237174" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291952v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c00422" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.02.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.037" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934478v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21412" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934473v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Gerasimov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Knyazkov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Bolshova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G Shmakov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg P Korobeinichev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.028" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934457v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisia M Popolan-Vaida" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934437v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116554" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Bariki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.10.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong R Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Yang Wang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyi Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.055" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132319v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masurier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johansson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.03.175" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.137" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043416v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuangchuang Cao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.11.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271562v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lam Nguyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Ravishankara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Zaras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2019.136605" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.173" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011316v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.114" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Moshammer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.077" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2019.1678380" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan X. Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317402v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bucci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Stazio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesx.2019.100034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011318v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Burke" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Shahla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Dagaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togb&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.225" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011324v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040712" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015807v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahren Jasper" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.048" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elna J.K. Nilsson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.10.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015897v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Sioud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.09.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014721v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.04.008" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.04.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02061" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thimoth&#233;e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.041" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014683v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cauwenberghe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.022" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015876v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Rashidi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.036" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014692v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b03053" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.045" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014708v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah y Mohamed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707564114" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014693v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Selim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mani Sarathy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b03193" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014676v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidong Zhang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.085" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015879v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizun Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.08.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#225;n Sz&#337;ri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Deguillaume" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00686" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464180v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bugler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodriguez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.048" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014703v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.06.019" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014686v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.040" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014669v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karsenty" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1212543" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014659v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijai Shankar Bhavani Shankar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.035" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858441v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.013" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pengloan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casmir Togb&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.026" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014661v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Metcalfe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Burke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alexander Heufer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.004" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014671v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b06634" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893526v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Contino" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masurier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02300" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858439v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2015.09.020" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233976v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Masurier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.004" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233974v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502732c" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014611v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaras" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.150" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014636v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Linh Le Tan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Djehiche" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya Jain" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.05.042" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017105v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20921" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC17B2D236FA177EFB490C510147870857A3C88A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233979v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2456" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014630v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511468t" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017135v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiwen Zhang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.08.001" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017097v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.060" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017092v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mz&#233;-Ahmed" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028259" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02073747v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brequigny" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.126" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014632v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Qi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.12.008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014651v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karafas Emmanouil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b00962" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233973v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.007" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014643v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506227w" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014646v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnas Lucassen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00101" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017110v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sz&#337;ri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp04194e" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233978v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinazzi Pietro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-24-2450" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014597v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.07.011" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014628v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Nakamura" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Curran" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Polo C&#243;rdoba" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pitz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.11.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014606v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Cai" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Uygun" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Olivier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.088" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHCM2ZCZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014594v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.07.009" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014512v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.10.022" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020094v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hadj-Ali" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934564" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020095v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Zogka" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504725z" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014571v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03214d" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014528v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petersen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.11.008" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014521v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.08.015" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077640v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Errico" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.07.084" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014561v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020088v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mze-Ahmed" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di&#233;vart" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadj-Ali" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.883256" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014538v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamour Javed" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heufer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Wang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.12.010" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020090v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EY.1943-7897.0000161" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858509v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithanya Jain" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510719k" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014587v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.06.004" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916230v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef401009x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836636v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Luchini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.028" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6GFBWM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014735v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ristori" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef4001456" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770958v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.042" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TQ39CMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014732v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Veloo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togbe" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Sarathy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.138" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014744v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp407914f" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014742v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Park" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Weber" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veloo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.06.022" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKMP0CHF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014730v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ristori" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frassoldati" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faravelli" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.05.099" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014737v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Veloo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.018" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHD1M7MB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875807v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran P. Somers" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Simmie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Gillespie" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Conroy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grainne Black" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.06.007" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020137v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kick" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef3009585" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759697v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301254q" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020112v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Patricia Ramirez Lancheros" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Fikri" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Rinc&#243;n Cancino" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Schulz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.10.006" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F3QTMSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014753v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.663993" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014760v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karsenty" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarathy" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Westbrook" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300852w" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020124v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300588j" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765520v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300581q" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020122v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.663994" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014752v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. May-Carle" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pidol" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderlohr" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.663982" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020203v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garner" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.06.011" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF1482HC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020177v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yeung" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Thomson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.024" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VMLCFT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618030v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101485q" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020218v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5618/chem.2011.v1.n1.8" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020191v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leplat" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandooren" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.12.008" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K86C5H0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020226v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merino" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/327/1/012038" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020167v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Ramirez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.096" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FCNH80G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020150v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotavera" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Petersen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.055" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMJFQBPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657847v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.003" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6ZVQ3Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618000v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Galmiche" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101482d" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020213v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Westbrook" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehl" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Pitz" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.05.007" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PVPGL54-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020221v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef2012112" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020201v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef200550m" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617976v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef2003552" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020153v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.013" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T3KF5P8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612067v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peerawat Saisirirat" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somchai Chanchaona" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.016" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97QLMD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020307v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.05.001" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020261v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Le Cong" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bedjanian" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903462433" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020271v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mz&#233;-Ahmed" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100751q" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020247v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.11.068" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX1N0HP8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020229v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.035" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020265v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piperel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Montagne" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200903462771" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548179v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0AY00484G" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020278v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101255w" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221184v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Osmont" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904896r" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547595v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.01.005" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020238v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906882h" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020267v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef100484q" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020273v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef1008488" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020257v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramirez L." TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9015526" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020312v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mz&#233; Ahmed" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef801070q" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020303v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.11.019" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5PQSJF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020322v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900261f" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020293v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.005" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020324v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900184y" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369808v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Anderlohr" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pires da Cruz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.06.019" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020299v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Metcalfe" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Curran" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simmie" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.09.007" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8132C5G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020290v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.05.079" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020318v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900089n" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020297v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.08.004" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJCZ0683-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020311v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Cong" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800832q" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020669v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef800214a" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SK1KMQPM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020657v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2901181" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020677v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802265929" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020681v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/19/10/105104" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20A36A93480456DA4EEAFF2296AE2B332572A81E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020686v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yahyaoui" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-E. Paillard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef8003448" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WZTRS2BT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020659v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Gail" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700695j" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZ5P8R7M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644326v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Alseda" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagne" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2008010" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020675v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#225;inne Black" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Simmie" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200802258270" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020654v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glarborg" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alzueta" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2007.02.004" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPBM8BRP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020667v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.05.008" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ7MHXZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845773v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cances" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.05.011" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020661v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ga&#239;l" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.007" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD4NGNLN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020361v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mati" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.073" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1JFSZKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020349v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Syed" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.019" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV3QRN0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618116v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubreuil" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.168" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5D0RQLB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020365v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600671989" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020345v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.08.051" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQMNKRJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020403v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200601146536" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020399v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rutar" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malte" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Byrne" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09576509JPE288" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA56F63A20243540909A6B703BB9165994158892/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020411v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Brezinsky" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b703379f" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4700B1DDD8A75BA11BDE1E09B4E13C38785FA850/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020407v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heyberger" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.20265" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42934C81888896CC52D54DF0D7746B155CB8BD73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020362v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuresh Sahasrabudhe" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.142" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK02X8LM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020389v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067525j" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DL6TL5PS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020348v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hadj Ali" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.143" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGVGW47P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020363v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2364196" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020347v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gail" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2006.07.179" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHN0W6X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020417v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Ogura" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyoshi" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Koshi" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef700321e" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7CLF3W3M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020328v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roesler" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathonnet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.002" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGR8RCZH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021167v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054535w" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FV3RBV7N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020335v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Djebaili-Chaumeix" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Paillard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gail" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.011" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHGDQXN7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021206v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bakali" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.008" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6ZNLVJC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020329v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2006.05.021" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5L16XL5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021199v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2005.10.003" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3RGNMSP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021210v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2005.04.020" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5V7QB7L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020332v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200600793171" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833452v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Rocourt" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillard" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faubert" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sochet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-005-0261-x" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C7PRH0TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859301v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morin" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathonnet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490276719" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221194v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Swihart" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.10145" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5BBL4DVT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109404v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhai" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dececco" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A W Jasper" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hansen" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dagaut" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368786v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368768v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05094439v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109368v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136158v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlan Amirov" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122770v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05094452v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368777v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368803v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunsuke Suzuki" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562264v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136183v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04663884v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528431v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756391v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04645045v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597074v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec De cecco" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Conrad" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath-Eddy Moddy" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399250v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roland" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.170542051.17484630/v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694351v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-121549" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801475v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528441v2" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801450v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04385196v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244344v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414760v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04385311v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414651v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boualem" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Serinyel" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolle" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lailliau" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652819v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wienhold" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414608v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dbouk" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belhadj" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benoit" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dayma" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04165877v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04385127v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087950v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038610v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038615v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04385272v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354855v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351221v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351229v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273288v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292030v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166060v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271596v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561784v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271583v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273272v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797960v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273258v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273252v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351651v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080778v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01893662v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75136" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080837v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080787v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350872v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080767v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080846v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080807v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080814v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555641v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021261v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2016-56086" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276148v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276146v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Shahla" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrade-Eiroa" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Romanias" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Grosselin" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021256v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42004" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021251v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25077" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077638v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077634v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2014-01-2662" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019464v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4405/profic2014.A10" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234443v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234436v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916252v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0098" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919099v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916265v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Egolfopoulos" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916250v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-24-0049" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021244v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2011-45234" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021237v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2008-50272" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276318v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2007-24-0019" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021232v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27145" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021226v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27146" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021222v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2006-90015" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905962v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coggon Matthew M." TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatima Al" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkholder James B." TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028846v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414682v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593424v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137425v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belhadj" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137413v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111425v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chouraqui" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848556v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25682.81608" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063471v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14743.42407" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665682v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054385v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054394v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691424v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318427v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books-and-journals" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64087-1.00008-5" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276392v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527685318.ch3" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04027778v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429868v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>