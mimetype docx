--- v0 (2026-03-13)
+++ v1 (2026-05-08)
@@ -100,404 +100,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel dynamics of slow slips and fluid-induced seismic swarms</w:t>
+                <w:t xml:space="preserve">Control of Seismicity Migration in Earthquake Swarms by Injected Fluid Volume and Aseismic Crack Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dmitry Garagash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Passarelli</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53285-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jb027276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741112v1</w:t>
+                <w:t xml:space="preserve">hal-04376256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Seismicity Migration in Earthquake Swarms by Injected Fluid Volume and Aseismic Crack Propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic observation of a seismic back-front during fluid injection in both natural and anthropogenic earthquake swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Garagash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 641, pp.118849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023jb027276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376256v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic observation of a seismic back-front during fluid injection in both natural and anthropogenic earthquake swarms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parallel dynamics of slow slips and fluid-induced seismic swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">Luigi Passarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 641, pp.118849. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (8943), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53285-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621492v1</w:t>
+                <w:t xml:space="preserve">hal-04741112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring fluid volume during earthquake swarms using seismic catalogues</w:t>
               </w:r>
@@ -509,51 +509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 232, pp.829 - 841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -600,77 +600,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Aseismic Slip Linking Fluid Injection to Natural and Anthropogenic Seismic Swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JB025571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -704,77 +704,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration of fluid‐induced seismicity reveals the seismogenic state of faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wynants‐morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -847,299 +847,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front and back-front of the seismic migration driven by fluid-induced aseismic slip in natural and anthropogenic earthquake sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The signature of fluid-induced fault slip at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">Luigi Passarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890414v1</w:t>
+                <w:t xml:space="preserve">hal-04890499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The signature of fluid-induced fault slip at different scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Front and back-front of the seismic migration driven by fluid-induced aseismic slip in natural and anthropogenic earthquake sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Garagash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Passarelli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890499v1</w:t>
+                <w:t xml:space="preserve">hal-04890414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing new seismicity catalogs to capture in detail the complexity of seismicity in the Gulf of Corinth, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cosso-Hoedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1216,64 +1216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Garagash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Swarm-like seismicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, castrovillari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1467,51 +1467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Passarelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53285-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022767" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Passarelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53285-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854672v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022767" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>